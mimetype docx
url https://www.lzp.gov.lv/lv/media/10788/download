--- v0 (2025-10-05)
+++ v1 (2026-10-16)
@@ -1832,71 +1832,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4FDFEF" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atsauce uz projekta darba uzdevumu </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Atsauce uz projekta darba uzdevumu Nr.p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264E9730" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1976,69 +1956,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atlīdzība</w:t>
             </w:r>
             <w:r w:rsidR="006F47C3" w:rsidRPr="42A1AB78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009330A3" w:rsidRPr="42A1AB78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>/stundā)</w:t>
+              <w:t>(euro/stundā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B137317" w14:textId="01E4705D" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="42A1AB78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="42A1AB78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2050,69 +2012,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>atlīdzība</w:t>
             </w:r>
             <w:r w:rsidRPr="42A1AB78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="42A1AB78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009330A3" w:rsidRPr="003934C1" w14:paraId="77C04DF3" w14:textId="77777777" w:rsidTr="42A1AB78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77712B74" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="003934C1" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003934C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3036,67 +2980,51 @@
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0286C51B" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Līguma summa </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="07445BAD" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Piezīmes</w:t>
             </w:r>
@@ -3641,71 +3569,59 @@
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE5B9A" w:rsidRPr="00CE5B9A" w14:paraId="5D0C0638" w14:textId="77777777" w:rsidTr="66CD24B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31523E9D" w14:textId="77777777" w:rsidR="000172C8" w:rsidRPr="00CE5B9A" w:rsidRDefault="000172C8" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Paraksttiesīgās</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> amatpersonas amats</w:t>
+              <w:t>Paraksttiesīgās amatpersonas amats</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>]:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B38E022" w14:textId="77777777" w:rsidR="000172C8" w:rsidRPr="00CE5B9A" w:rsidRDefault="000172C8" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4585,91 +4501,98 @@
       </w:pPr>
       <w:r w:rsidRPr="00CC11A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>*parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="5D66CCF4" w:rsidRPr="00CC11A3" w:rsidSect="003D5551">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1077" w:right="425" w:bottom="567" w:left="1701" w:header="340" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DB2EFFD" w14:textId="77777777" w:rsidR="00D66A2C" w:rsidRDefault="00D66A2C" w:rsidP="00973520">
+    <w:p w14:paraId="17F73303" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="402FCFEF" w14:textId="77777777" w:rsidR="00D66A2C" w:rsidRDefault="00D66A2C" w:rsidP="00973520">
+    <w:p w14:paraId="44B53E08" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67D94EC6" w14:textId="77777777" w:rsidR="00787497" w:rsidRDefault="00787497">
+    <w:p w14:paraId="0A08308A" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -4918,71 +4841,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0B5FCC5C" w14:textId="2AA900A3" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2C2971E4" w14:textId="156E549C" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23F927FE" w14:textId="77777777" w:rsidR="00D66A2C" w:rsidRDefault="00D66A2C" w:rsidP="00973520">
+    <w:p w14:paraId="3FB086F6" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53FBF39D" w14:textId="77777777" w:rsidR="00D66A2C" w:rsidRDefault="00D66A2C" w:rsidP="00973520">
+    <w:p w14:paraId="2DCF5D2A" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="112D94B3" w14:textId="77777777" w:rsidR="00787497" w:rsidRDefault="00787497">
+    <w:p w14:paraId="3B7A8110" w14:textId="77777777" w:rsidR="00783808" w:rsidRDefault="00783808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48A501E6" w14:textId="77777777" w:rsidR="009552C0" w:rsidRDefault="009552C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
@@ -5064,191 +4987,161 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="30CDB8D1" w14:textId="52B5D9DC" w:rsidR="00123151" w:rsidRPr="009552C0" w:rsidRDefault="21630689" w:rsidP="21630689">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="21630689">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Nolikumam “Latvijas Zinātnes padomes atlases, līgumu slēgšanas un uzraudzības kārtība ar zinātniskajām institūcijām par Eiropas Savienības pētniecības un inovācijas pamatprogrammas “Apvārsnis Eiropa” Eiropas Pētniecības padomes  projektu </w:t>
     </w:r>
     <w:r w:rsidRPr="21630689">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>(</w:t>
-[...71 lines deleted...]
-      <w:t xml:space="preserve"> Grant</w:t>
+      <w:t>(Starting Grant, Consolidator Grant, Advanced Grant</w:t>
     </w:r>
     <w:r w:rsidRPr="21630689">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>) virs kvalitātes sliekšņa novērtētu un finansējumu nesaņēmušu projektu pieteikumu kvalitātes uzlabošanu”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7EB6B8C2" w14:textId="77777777" w:rsidR="00123151" w:rsidRDefault="00123151" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06BE5E02" w14:textId="5F37E771" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="00E40EEF" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E40EEF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Latvijas Zinātnes Padomes</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50292CCC" w14:textId="441EEF6B" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="02C5BC80" w:rsidP="00E40EEF">
+  <w:p w14:paraId="50292CCC" w14:textId="4DC2138E" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="02C5BC80" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="02C5BC80">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>20___. gada __. ____ rīkojumam Nr._____</w:t>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00F649A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>25</w:t>
+    </w:r>
+    <w:r w:rsidRPr="02C5BC80">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. gada </w:t>
+    </w:r>
+    <w:r w:rsidR="00F649A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>10.maij</w:t>
+    </w:r>
+    <w:r w:rsidR="00BB23D0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="02C5BC80">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> rīkojumam Nr.</w:t>
+    </w:r>
+    <w:r w:rsidR="00F649A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>9-1-5/59</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="011D29C8" w14:textId="509E5FA3" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="00E40EEF" w:rsidP="00E40EEF">
+  <w:p w14:paraId="011D29C8" w14:textId="123B0243" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="00F649A6" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E40EEF">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>__.pielikums</w:t>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00E40EEF" w:rsidRPr="00E40EEF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>.pielikums</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="1CDB5F73" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
@@ -5273,51 +5166,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2D2EF594" w14:textId="244ACC75" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="771EB8E7" w14:textId="0DD3F9B5" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="510"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5343,116 +5236,122 @@
     <w:rsid w:val="001E127D"/>
     <w:rsid w:val="001E1D80"/>
     <w:rsid w:val="00212E15"/>
     <w:rsid w:val="00231D0B"/>
     <w:rsid w:val="00246651"/>
     <w:rsid w:val="002531A8"/>
     <w:rsid w:val="002730B1"/>
     <w:rsid w:val="002872D5"/>
     <w:rsid w:val="002C3297"/>
     <w:rsid w:val="002E68D5"/>
     <w:rsid w:val="002E7ECE"/>
     <w:rsid w:val="002F29A6"/>
     <w:rsid w:val="002F3127"/>
     <w:rsid w:val="002F7397"/>
     <w:rsid w:val="00300023"/>
     <w:rsid w:val="0031570D"/>
     <w:rsid w:val="0036340E"/>
     <w:rsid w:val="003934C1"/>
     <w:rsid w:val="00396637"/>
     <w:rsid w:val="003B3FEF"/>
     <w:rsid w:val="003B51B8"/>
     <w:rsid w:val="003C5106"/>
     <w:rsid w:val="003D491C"/>
     <w:rsid w:val="003D5551"/>
     <w:rsid w:val="003E7CC7"/>
+    <w:rsid w:val="00434F5D"/>
     <w:rsid w:val="0044589C"/>
     <w:rsid w:val="00475AF3"/>
     <w:rsid w:val="004926A8"/>
     <w:rsid w:val="00586A1A"/>
     <w:rsid w:val="005B33AC"/>
     <w:rsid w:val="005B63E2"/>
     <w:rsid w:val="005F5C96"/>
     <w:rsid w:val="00604151"/>
     <w:rsid w:val="00620B7F"/>
     <w:rsid w:val="00663AB0"/>
     <w:rsid w:val="00664EAB"/>
     <w:rsid w:val="006A170C"/>
     <w:rsid w:val="006A3D6D"/>
     <w:rsid w:val="006A76F4"/>
     <w:rsid w:val="006C0AD4"/>
     <w:rsid w:val="006F47C3"/>
     <w:rsid w:val="007119F6"/>
+    <w:rsid w:val="007160CE"/>
     <w:rsid w:val="00750D5D"/>
     <w:rsid w:val="007754AA"/>
     <w:rsid w:val="00782854"/>
+    <w:rsid w:val="00783808"/>
     <w:rsid w:val="00787497"/>
     <w:rsid w:val="0079241F"/>
     <w:rsid w:val="00793FA4"/>
     <w:rsid w:val="007A2245"/>
     <w:rsid w:val="007B343E"/>
     <w:rsid w:val="00846FDC"/>
     <w:rsid w:val="00904296"/>
     <w:rsid w:val="00913756"/>
     <w:rsid w:val="009330A3"/>
     <w:rsid w:val="009552C0"/>
     <w:rsid w:val="00973520"/>
     <w:rsid w:val="00984F1B"/>
     <w:rsid w:val="00990EF2"/>
     <w:rsid w:val="009A7265"/>
     <w:rsid w:val="009B38A0"/>
     <w:rsid w:val="009E5BFF"/>
     <w:rsid w:val="00A0392F"/>
     <w:rsid w:val="00A06608"/>
     <w:rsid w:val="00A205F7"/>
     <w:rsid w:val="00A61E3B"/>
     <w:rsid w:val="00A779D7"/>
     <w:rsid w:val="00AA4E58"/>
     <w:rsid w:val="00AE53AC"/>
+    <w:rsid w:val="00B267E0"/>
     <w:rsid w:val="00B5448B"/>
     <w:rsid w:val="00B66E87"/>
     <w:rsid w:val="00B86FB9"/>
     <w:rsid w:val="00BA7D0C"/>
+    <w:rsid w:val="00BB23D0"/>
     <w:rsid w:val="00BC7173"/>
     <w:rsid w:val="00C30961"/>
     <w:rsid w:val="00C31004"/>
     <w:rsid w:val="00C93507"/>
     <w:rsid w:val="00CC11A3"/>
     <w:rsid w:val="00CE5B9A"/>
     <w:rsid w:val="00D20E2C"/>
     <w:rsid w:val="00D54153"/>
     <w:rsid w:val="00D66A2C"/>
     <w:rsid w:val="00DD487E"/>
     <w:rsid w:val="00DD60E0"/>
     <w:rsid w:val="00E00802"/>
     <w:rsid w:val="00E04B01"/>
     <w:rsid w:val="00E350B3"/>
     <w:rsid w:val="00E40EEF"/>
     <w:rsid w:val="00E85916"/>
     <w:rsid w:val="00EB5052"/>
     <w:rsid w:val="00ED61E3"/>
     <w:rsid w:val="00F131E6"/>
+    <w:rsid w:val="00F649A6"/>
     <w:rsid w:val="00F7024B"/>
     <w:rsid w:val="00F96A8B"/>
     <w:rsid w:val="00FB2A1E"/>
     <w:rsid w:val="00FD6592"/>
     <w:rsid w:val="00FF6C0F"/>
     <w:rsid w:val="00FF741A"/>
     <w:rsid w:val="0130649A"/>
     <w:rsid w:val="0145B21F"/>
     <w:rsid w:val="01C7BDB5"/>
     <w:rsid w:val="02B0C10D"/>
     <w:rsid w:val="02C5BC80"/>
     <w:rsid w:val="061D7167"/>
     <w:rsid w:val="062353DC"/>
     <w:rsid w:val="09FD1F50"/>
     <w:rsid w:val="0A513F12"/>
     <w:rsid w:val="0B65702B"/>
     <w:rsid w:val="0D2B1C17"/>
     <w:rsid w:val="1455D214"/>
     <w:rsid w:val="15DB38C1"/>
     <w:rsid w:val="15DD419B"/>
     <w:rsid w:val="16C13D19"/>
     <w:rsid w:val="17E0EC67"/>
     <w:rsid w:val="19D9B87E"/>
     <w:rsid w:val="1EA7E571"/>
     <w:rsid w:val="1EB10646"/>
@@ -5528,51 +5427,51 @@
     <w:rsid w:val="7361975C"/>
     <w:rsid w:val="73FC90C5"/>
     <w:rsid w:val="741ADDCC"/>
     <w:rsid w:val="7906465E"/>
     <w:rsid w:val="792625CE"/>
     <w:rsid w:val="7AB03E6F"/>
     <w:rsid w:val="7B75C9AE"/>
     <w:rsid w:val="7C4DCF23"/>
     <w:rsid w:val="7E7987D2"/>
     <w:rsid w:val="7E88B5FE"/>
     <w:rsid w:val="7EE3F70B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="33AFE2A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B08345BE-539F-4E9A-9C0D-BC5AD51C130E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -6693,80 +6592,89 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6adcef3d-66e4-4441-b622-2181f76b34ed">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec04e77d-702b-4270-bfd8-12ec561e14fa" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C42841C8-CD48-4EE3-B6C5-AC25BF21BFEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641408F2-3260-4725-8FBA-9FF7478CDF30}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{641408F2-3260-4725-8FBA-9FF7478CDF30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{804ADE05-28A1-469B-981E-6DAE81541566}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1449</Words>
-  <Characters>827</Characters>
+  <Words>339</Words>
+  <Characters>1937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>VIAA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Vilka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 