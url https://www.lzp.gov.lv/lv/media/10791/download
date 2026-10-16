--- v0 (2025-10-05)
+++ v1 (2026-10-16)
@@ -1,128 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28801"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://latvijaszinatnespadome.sharepoint.com/sites/NKPikdiena/Koplietojamie dokumenti/1.1.1.5.SAMP-aktivitasu-nolikumi-kartiba/1.1.1.5.SAMP-17.5.6-aktivitates-NordForsk-kartiba/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\astra.bekere\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="52" documentId="13_ncr:1_{2CA31F13-CA15-434B-9B1B-7A4D1FFD4678}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A443153-5F1C-4763-9633-18053CF4CABB}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B0D11C37-1D55-4E65-A167-5D93C97BE3E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1_lapa" sheetId="4" r:id="rId1"/>
     <sheet name="2_lapa" sheetId="3" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="iesniegts">'[1]drop down'!$C$1:$C$2</definedName>
     <definedName name="MP">'[1]drop down'!$A$1:$A$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1_lapa'!$A$1:$F$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2_lapa'!$A$1:$L$42</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J22" i="3" l="1"/>
+  <c r="J25" i="3" s="1"/>
+  <c r="J27" i="3" s="1"/>
   <c r="I12" i="3"/>
   <c r="I16" i="3"/>
   <c r="I20" i="3"/>
-  <c r="J25" i="3"/>
-  <c r="J27" i="3" s="1"/>
   <c r="D27" i="4" l="1"/>
   <c r="B23" i="4"/>
   <c r="D28" i="4" l="1"/>
   <c r="D30" i="4" l="1"/>
   <c r="D29" i="4"/>
   <c r="D31" i="4" l="1"/>
   <c r="D32" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="76">
   <si>
-    <t>7. pielikums 
-[...5 lines deleted...]
-  <si>
     <t>Maksājuma pieprasījums</t>
   </si>
   <si>
     <t>Rīgā,
 20___.gada ____.__________</t>
   </si>
   <si>
     <t>Finansiāla atbalsta pieteikuma nosaukums, akronīms</t>
   </si>
   <si>
     <t>Pieteicējs</t>
   </si>
   <si>
     <t>Līguma Nr.</t>
   </si>
   <si>
     <t>Finansiāla atbalsta pieteikuma īstenošanas laiks</t>
   </si>
   <si>
     <t>no 20__.gada __._____  līdz 20__.gada __.______</t>
   </si>
   <si>
     <t>Pieteicēja konta numurs</t>
   </si>
   <si>
@@ -181,57 +174,50 @@
   </si>
   <si>
     <t>Plānotā izmaksu tāme pārskata periodā, EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Faktiskais finansējuma izlietojums
 pārskata periodā, EUR  </t>
   </si>
   <si>
     <t>1. Tiešās izmaksas,  kopā</t>
   </si>
   <si>
     <t>1.1. Atlīdzība</t>
   </si>
   <si>
     <t>1.2. Darba devēja VSAOI</t>
   </si>
   <si>
     <t>1.3. Komandējumu un darba braucienu izmaksas</t>
   </si>
   <si>
     <t>2. Netiešās izmaksas</t>
   </si>
   <si>
     <t xml:space="preserve">KOPĀ </t>
-  </si>
-[...5 lines deleted...]
-__.pielikums</t>
   </si>
   <si>
     <t>4.Finansiāla atbalsta pieteikuma attiecināmie izdevumi</t>
   </si>
   <si>
     <t>Nr. p.k.</t>
   </si>
   <si>
     <r>
       <t>Darba uzdevuma Nr. saskaņā ar līgumu (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>no līguma pielikuma Nr.1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -331,56 +317,70 @@
   </si>
   <si>
     <t>Paraksttiesīgās  amatpersonas amats</t>
   </si>
   <si>
     <t xml:space="preserve">Vārds, uzvārds </t>
   </si>
   <si>
     <t>/paraksts*/</t>
   </si>
   <si>
     <t>Grāmatvedis</t>
   </si>
   <si>
     <t>/paraksts/*</t>
   </si>
   <si>
     <t>Tālruņa nr.: _______</t>
   </si>
   <si>
     <t>Projekta vadītājs</t>
   </si>
   <si>
     <t>*parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</t>
   </si>
+  <si>
+    <t>7. pielikums 
+Nolikumam “Latvijas Zinātnes padomes atlases, līgumu slēgšanas un uzraudzības kārtība ar zinātniskajām institūcijām par Eiropas Savienības pētniecības un inovācijas pamatprogrammas “Apvārsnis Eiropa” Eiropas Pētniecības padomes  projektu (Starting Grant, Consolidator Grant, Advanced Grant) virs kvalitātes sliekšņa novērtētu un finansējumu nesaņēmušu projektu pieteikumu kvalitātes uzlabošanu”
+Latvijas Zinātnes Padomes
+2025. gada 10.maija rīkojumam Nr.9-1-5/59
+7.pielikums</t>
+  </si>
+  <si>
+    <t>7. pielikums 
+Nolikumam "Latvijas Zinātnes padomes atlases, uzraudzības un līgumu slēgšanas kārtība ar Zinātniskajām institūcijām par Eiropas Savienības pētniecības un inovācijas pamatprogrammas “Apvārsnis Eiropa” Eiropas Pētniecības padomes  projektu (Starting Grant, Consolidator Grant, Advanced Grant) virs kvalitātes sliekšņa novērtētu un finansējumu nesaņēmušu projektu pieteikumu kvalitātes uzlabošanu"
+Latvijas Zinātnes Padomes
+2025. gada 10.maija rīkojumam Nr.9-1-5/59
+7.pielikums</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1253,53 +1253,155 @@
     <xf numFmtId="2" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1312,206 +1414,107 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...100 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink_Strukturf. pieprasijuma 5.dala (CFLA variants)" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Strukturf. pieprasijuma 5.dala (CFLA variants)" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="53"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="53"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Ilze\Pielikumi_Ieks_kartibas_noteikumu_projektam\3_pielikums_no_MP_veidlapa_ERAF.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../Ilze/Pielikumi_Ieks_kartibas_noteikumu_projektam/3_pielikums_no_MP_veidlapa_ERAF.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Ilze/Pielikumi_Ieks_kartibas_noteikumu_projektam/3_pielikums_no_MP_veidlapa_ERAF.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="vispār.dati (A 1-2)"/>
       <sheetName val="īstenošana (B 3.1.)"/>
       <sheetName val="īstenošana (B 3.2.)"/>
       <sheetName val="publicitāte (B 4)"/>
       <sheetName val="līgumi (B 5.1.)"/>
       <sheetName val="līgumi (B 5.2.)"/>
       <sheetName val="līgumi (B 6)"/>
       <sheetName val="rādītāji (ERAF_KF) (B 7.3.)"/>
       <sheetName val="rādītāji (ERAF_KF) (B 7.4.)"/>
       <sheetName val="mērķi (B 7.5.)"/>
       <sheetName val="ERAF_KF galasaņēmēji (B 7.6.)"/>
       <sheetName val="rēķini (C 8.1.)"/>
       <sheetName val="rēķini (C 8.2.-8.4.)"/>
       <sheetName val="attiecināmie izd. (C 9)"/>
       <sheetName val="pamatlīdzekļi (C 10)"/>
       <sheetName val="HP (ERAF) (D 11)"/>
       <sheetName val="apliecinājums (13)"/>
       <sheetName val="drop down"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
@@ -1785,367 +1788,367 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L34"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="2.5703125" customWidth="1"/>
+    <col min="1" max="1" width="42.6640625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="6" width="2.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="230.25" customHeight="1">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:6" ht="230.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="113" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+    </row>
+    <row r="2" spans="1:6" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A2" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="98"/>
-[...5 lines deleted...]
-      <c r="A2" s="99" t="s">
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+    </row>
+    <row r="3" spans="1:6" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="99"/>
-[...6 lines deleted...]
-      <c r="A3" s="94" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A5" s="97" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="97" t="s">
+      <c r="B5" s="138"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="139"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="25"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="104"/>
-[...6 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="B6" s="138"/>
+      <c r="C6" s="139"/>
+      <c r="D6" s="139"/>
+      <c r="E6" s="140"/>
+      <c r="F6" s="25"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="104"/>
-[...6 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="B7" s="138"/>
+      <c r="C7" s="139"/>
+      <c r="D7" s="139"/>
+      <c r="E7" s="140"/>
+      <c r="F7" s="25"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="104"/>
-[...6 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="B8" s="141" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="107" t="s">
+      <c r="C8" s="142"/>
+      <c r="D8" s="142"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="25"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="108"/>
-[...5 lines deleted...]
-      <c r="A9" s="24" t="s">
+      <c r="B9" s="138"/>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="140"/>
+      <c r="F9" s="25"/>
+    </row>
+    <row r="10" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="104"/>
-[...7 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B11" s="138"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="140"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="104"/>
-[...6 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="B12" s="138"/>
+      <c r="C12" s="139"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="140"/>
+      <c r="F12" s="25"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="104"/>
-[...6 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="B13" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="110" t="s">
+      <c r="C13" s="145"/>
+      <c r="D13" s="145"/>
+      <c r="E13" s="146"/>
+      <c r="F13" s="25"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="111"/>
-[...5 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="B14" s="144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="145"/>
+      <c r="D14" s="145"/>
+      <c r="E14" s="146"/>
+      <c r="F14" s="25"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="110" t="s">
-[...8 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B15" s="149" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="115" t="s">
+      <c r="C15" s="150"/>
+      <c r="D15" s="150"/>
+      <c r="E15" s="151"/>
+      <c r="F15" s="25"/>
+    </row>
+    <row r="16" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" spans="1:12" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="116"/>
-[...6 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B17" s="147" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="113" t="s">
+      <c r="C17" s="148"/>
+      <c r="L17" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="114"/>
-      <c r="L17" t="s">
+    </row>
+    <row r="18" spans="1:12" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="B18" s="134">
+        <v>0</v>
+      </c>
+      <c r="C18" s="135"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="100">
+      <c r="B19" s="134">
         <v>0</v>
       </c>
-      <c r="C18" s="101"/>
-[...2 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="C19" s="135"/>
+    </row>
+    <row r="20" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="100">
+      <c r="B20" s="134">
         <v>0</v>
       </c>
-      <c r="C19" s="101"/>
-[...2 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="C20" s="135"/>
+    </row>
+    <row r="21" spans="1:12" ht="28.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="100">
+      <c r="B21" s="134">
         <v>0</v>
       </c>
-      <c r="C20" s="101"/>
-[...2 lines deleted...]
-      <c r="A21" s="13" t="s">
+      <c r="C21" s="135"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="100">
+      <c r="B22" s="134">
         <v>0</v>
       </c>
-      <c r="C21" s="101"/>
-[...2 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="C22" s="135"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="100">
-[...8 lines deleted...]
-      <c r="B23" s="100">
+      <c r="B23" s="134">
         <f>B18-B22</f>
         <v>0</v>
       </c>
-      <c r="C23" s="101"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:12">
+      <c r="C23" s="135"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="134">
+        <v>0</v>
+      </c>
+      <c r="C24" s="135"/>
+    </row>
+    <row r="25" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+    </row>
+    <row r="26" spans="1:12" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="100">
-[...8 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="B26" s="136" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="102" t="s">
+      <c r="C26" s="137"/>
+      <c r="D26" s="136" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="103"/>
-      <c r="D26" s="102" t="s">
+      <c r="E26" s="137"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="E26" s="103"/>
-[...7 lines deleted...]
-      <c r="D27" s="100">
+      <c r="B27" s="134"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="134">
         <f>'2_lapa'!J22</f>
         <v>0</v>
       </c>
-      <c r="E27" s="101"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:12">
+      <c r="E27" s="135"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A28" s="11" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      <c r="D28" s="100">
+        <v>29</v>
+      </c>
+      <c r="B28" s="134"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="134">
         <f>'2_lapa'!J12</f>
         <v>0</v>
       </c>
-      <c r="E28" s="101"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="E28" s="135"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A29" s="11" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="D29" s="100">
+        <v>30</v>
+      </c>
+      <c r="B29" s="134"/>
+      <c r="C29" s="135"/>
+      <c r="D29" s="134">
         <f>'2_lapa'!J16</f>
         <v>0</v>
       </c>
-      <c r="E29" s="101"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12">
+      <c r="E29" s="135"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A30" s="11" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="D30" s="100">
+        <v>31</v>
+      </c>
+      <c r="B30" s="134"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="134">
         <f>'2_lapa'!J20</f>
         <v>0</v>
       </c>
-      <c r="E30" s="101"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12">
+      <c r="E30" s="135"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="D31" s="100">
+        <v>32</v>
+      </c>
+      <c r="B31" s="134"/>
+      <c r="C31" s="135"/>
+      <c r="D31" s="134">
         <f>'2_lapa'!J25</f>
         <v>0</v>
       </c>
-      <c r="E31" s="101"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:12">
+      <c r="E31" s="135"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      <c r="D32" s="100">
+        <v>33</v>
+      </c>
+      <c r="B32" s="134"/>
+      <c r="C32" s="135"/>
+      <c r="D32" s="134">
         <f>'2_lapa'!J27</f>
         <v>0</v>
       </c>
-      <c r="E32" s="101"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:5">
+      <c r="E32" s="135"/>
+    </row>
+    <row r="33" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="2:5">
+    <row r="34" spans="2:5" x14ac:dyDescent="0.3">
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="34">
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B28:C28"/>
@@ -2161,749 +2164,749 @@
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="1.1811023622047245" right="0.78740157480314965" top="1.9685039370078741" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;10&amp;G
 Projekts Nr.1.1.1.5/1/24/I/001 Atbalsts Latvijas dalībai starptautiskās pētniecības un inovācijas programmās</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="84" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:H12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A5" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="84" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.85546875" style="9" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="9.5703125" style="9" customWidth="1"/>
+    <col min="1" max="1" width="7.88671875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" style="9" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="12.109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.5546875" style="9" customWidth="1"/>
     <col min="7" max="7" width="10" style="9" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="9"/>
+    <col min="8" max="8" width="11.6640625" style="9" customWidth="1"/>
+    <col min="9" max="9" width="7.44140625" style="82" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" style="82" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" style="9" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="189.75" customHeight="1">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:11" ht="189.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="113" t="s">
+        <v>74</v>
+      </c>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+    </row>
+    <row r="3" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="115"/>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="116"/>
+    </row>
+    <row r="4" spans="1:11" s="41" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="126" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="98"/>
-[...11 lines deleted...]
-      <c r="A3" s="133" t="s">
+      <c r="B4" s="128" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="134"/>
-[...11 lines deleted...]
-      <c r="A4" s="145" t="s">
+      <c r="C4" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="147" t="s">
+      <c r="D4" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="147" t="s">
+      <c r="E4" s="119" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="136" t="s">
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="138" t="s">
+      <c r="J4" s="123"/>
+      <c r="K4" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="F4" s="139"/>
-[...2 lines deleted...]
-      <c r="I4" s="141" t="s">
+    </row>
+    <row r="5" spans="1:11" s="29" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="127"/>
+      <c r="B5" s="129"/>
+      <c r="C5" s="129"/>
+      <c r="D5" s="118"/>
+      <c r="E5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="J4" s="142"/>
-      <c r="K4" s="143" t="s">
+      <c r="F5" s="31" t="s">
         <v>43</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E5" s="31" t="s">
+      <c r="G5" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="31" t="s">
+      <c r="H5" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="32" t="s">
+      <c r="I5" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="32" t="s">
+      <c r="J5" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="I5" s="72" t="s">
-[...7 lines deleted...]
-    <row r="6" spans="1:11" s="87" customFormat="1">
+      <c r="K5" s="125"/>
+    </row>
+    <row r="6" spans="1:11" s="87" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="33">
         <v>1</v>
       </c>
       <c r="B6" s="34">
         <v>2</v>
       </c>
       <c r="C6" s="34">
         <v>3</v>
       </c>
       <c r="D6" s="35">
         <v>4</v>
       </c>
       <c r="E6" s="35">
         <v>6</v>
       </c>
       <c r="F6" s="34">
         <v>7</v>
       </c>
       <c r="G6" s="35">
         <v>8</v>
       </c>
       <c r="H6" s="34">
         <v>9</v>
       </c>
       <c r="I6" s="86">
         <v>10</v>
       </c>
       <c r="J6" s="86">
         <v>11</v>
       </c>
       <c r="K6" s="55">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1">
-      <c r="A7" s="149" t="s">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="130" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="131"/>
+      <c r="C7" s="131"/>
+      <c r="D7" s="131"/>
+      <c r="E7" s="131"/>
+      <c r="F7" s="131"/>
+      <c r="G7" s="131"/>
+      <c r="H7" s="131"/>
+      <c r="I7" s="131"/>
+      <c r="J7" s="131"/>
+      <c r="K7" s="132"/>
+    </row>
+    <row r="8" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="131"/>
+      <c r="C8" s="131"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="131"/>
+      <c r="F8" s="131"/>
+      <c r="G8" s="131"/>
+      <c r="H8" s="131"/>
+      <c r="I8" s="131"/>
+      <c r="J8" s="131"/>
+      <c r="K8" s="132"/>
+    </row>
+    <row r="9" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="150"/>
-[...40 lines deleted...]
-    <row r="10" spans="1:11" ht="19.5">
+      <c r="B9" s="106"/>
+      <c r="C9" s="106"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="107"/>
+    </row>
+    <row r="10" spans="1:11" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="A10" s="38"/>
       <c r="B10" s="69"/>
       <c r="C10" s="30" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D10" s="63"/>
       <c r="E10" s="67"/>
       <c r="F10" s="62"/>
       <c r="G10" s="62"/>
       <c r="H10" s="70" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I10" s="89"/>
       <c r="J10" s="60"/>
       <c r="K10" s="71"/>
     </row>
-    <row r="11" spans="1:11" ht="15.6" customHeight="1">
+    <row r="11" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="44"/>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="46"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="46"/>
       <c r="I11" s="90"/>
       <c r="J11" s="48"/>
       <c r="K11" s="56"/>
     </row>
-    <row r="12" spans="1:11" ht="16.5" customHeight="1">
-[...9 lines deleted...]
-      <c r="H12" s="124"/>
+    <row r="12" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="102" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="103"/>
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="104"/>
       <c r="I12" s="49">
         <f>SUM(I10:I11)</f>
         <v>0</v>
       </c>
       <c r="J12" s="49">
         <v>0</v>
       </c>
       <c r="K12" s="57"/>
     </row>
-    <row r="13" spans="1:11" ht="15.6" customHeight="1">
-[...14 lines deleted...]
-    <row r="14" spans="1:11" ht="15.6" customHeight="1">
+    <row r="13" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="105" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="106"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
+    </row>
+    <row r="14" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="B14" s="63"/>
       <c r="C14" s="30" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D14" s="66"/>
       <c r="E14" s="67"/>
       <c r="F14" s="62"/>
       <c r="G14" s="62"/>
       <c r="H14" s="67"/>
       <c r="I14" s="91"/>
       <c r="J14" s="60"/>
       <c r="K14" s="68"/>
     </row>
-    <row r="15" spans="1:11" ht="15.6" customHeight="1">
+    <row r="15" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36"/>
       <c r="B15" s="50"/>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="51"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="51"/>
       <c r="I15" s="92"/>
       <c r="J15" s="53"/>
       <c r="K15" s="58"/>
     </row>
-    <row r="16" spans="1:11" ht="15.6" customHeight="1">
-[...9 lines deleted...]
-      <c r="H16" s="124"/>
+    <row r="16" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="102" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="103"/>
+      <c r="C16" s="103"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="104"/>
       <c r="I16" s="73">
         <f>SUM(I14:I15)</f>
         <v>0</v>
       </c>
       <c r="J16" s="54">
         <v>0</v>
       </c>
       <c r="K16" s="14"/>
     </row>
-    <row r="17" spans="1:11" ht="14.45" customHeight="1">
-[...14 lines deleted...]
-    <row r="18" spans="1:11" ht="58.5">
+    <row r="17" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="105" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="106"/>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="106"/>
+      <c r="J17" s="106"/>
+      <c r="K17" s="107"/>
+    </row>
+    <row r="18" spans="1:11" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A18" s="38"/>
       <c r="B18" s="63"/>
       <c r="C18" s="64" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D18" s="63"/>
       <c r="E18" s="65"/>
       <c r="F18" s="62"/>
       <c r="G18" s="62"/>
       <c r="H18" s="65"/>
       <c r="I18" s="60"/>
       <c r="J18" s="60"/>
       <c r="K18" s="61"/>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="36"/>
       <c r="B19" s="50"/>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="51"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="51"/>
       <c r="I19" s="92"/>
       <c r="J19" s="53"/>
       <c r="K19" s="59"/>
     </row>
-    <row r="20" spans="1:11" ht="14.45" customHeight="1">
-[...9 lines deleted...]
-      <c r="H20" s="124"/>
+    <row r="20" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="102" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="103"/>
+      <c r="C20" s="103"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="104"/>
       <c r="I20" s="74">
         <f>SUM(I18:I19)</f>
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <v>0</v>
       </c>
       <c r="K20" s="37"/>
     </row>
-    <row r="21" spans="1:11" ht="7.5" customHeight="1">
+    <row r="21" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="75"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
     </row>
-    <row r="22" spans="1:11" ht="14.45" customHeight="1">
-[...10 lines deleted...]
-      <c r="I22" s="123"/>
+    <row r="22" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="103"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
       <c r="J22" s="95">
-        <f>J16+J12</f>
+        <f>J16+J12+J20</f>
         <v>0</v>
       </c>
       <c r="K22" s="2"/>
     </row>
-    <row r="23" spans="1:11" ht="7.5" customHeight="1">
+    <row r="23" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="76"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
-    <row r="24" spans="1:11" ht="14.45" customHeight="1">
-[...11 lines deleted...]
-      <c r="J24" s="132"/>
+    <row r="24" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="111"/>
+      <c r="C24" s="111"/>
+      <c r="D24" s="111"/>
+      <c r="E24" s="111"/>
+      <c r="F24" s="111"/>
+      <c r="G24" s="111"/>
+      <c r="H24" s="111"/>
+      <c r="I24" s="111"/>
+      <c r="J24" s="112"/>
       <c r="K24" s="40"/>
     </row>
-    <row r="25" spans="1:11" ht="14.45" customHeight="1">
-[...10 lines deleted...]
-      <c r="I25" s="129"/>
+    <row r="25" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="108" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="109"/>
+      <c r="C25" s="109"/>
+      <c r="D25" s="109"/>
+      <c r="E25" s="109"/>
+      <c r="F25" s="109"/>
+      <c r="G25" s="109"/>
+      <c r="H25" s="109"/>
+      <c r="I25" s="109"/>
       <c r="J25" s="96">
         <f>J22*0.25</f>
         <v>0</v>
       </c>
       <c r="K25" s="2"/>
     </row>
-    <row r="26" spans="1:11" ht="6.75" customHeight="1">
+    <row r="26" spans="1:11" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="75"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
-    <row r="27" spans="1:11">
-[...10 lines deleted...]
-      <c r="I27" s="120"/>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="98" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="99"/>
+      <c r="C27" s="99"/>
+      <c r="D27" s="99"/>
+      <c r="E27" s="99"/>
+      <c r="F27" s="99"/>
+      <c r="G27" s="99"/>
+      <c r="H27" s="99"/>
+      <c r="I27" s="100"/>
       <c r="J27" s="88">
         <f>SUM(J12,J16,J20,J25)</f>
         <v>0</v>
       </c>
       <c r="K27" s="39"/>
     </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1">
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="26"/>
       <c r="B28" s="26"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="4"/>
       <c r="I28" s="77"/>
       <c r="J28" s="83"/>
       <c r="K28" s="6"/>
     </row>
-    <row r="29" spans="1:11" ht="40.5" customHeight="1">
-[...14 lines deleted...]
-    <row r="30" spans="1:11" ht="12" customHeight="1">
+    <row r="29" spans="1:11" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="101" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="101"/>
+      <c r="G29" s="101"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="101"/>
+      <c r="J29" s="101"/>
+      <c r="K29" s="101"/>
+    </row>
+    <row r="30" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28"/>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="78"/>
       <c r="J30" s="84"/>
       <c r="K30" s="28"/>
     </row>
-    <row r="31" spans="1:11" ht="14.45" customHeight="1">
+    <row r="31" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="22"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="79"/>
       <c r="J31" s="80"/>
       <c r="K31" s="7"/>
     </row>
-    <row r="32" spans="1:11" ht="14.45" customHeight="1">
+    <row r="32" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="18" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H32" s="8"/>
       <c r="I32" s="80"/>
       <c r="J32" s="80"/>
       <c r="K32" s="7"/>
     </row>
-    <row r="33" spans="1:11" ht="14.45" customHeight="1">
+    <row r="33" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F33" s="27"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="81"/>
       <c r="J33" s="85"/>
       <c r="K33" s="7"/>
     </row>
-    <row r="34" spans="1:11" ht="14.45" customHeight="1">
+    <row r="34" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="81"/>
       <c r="J34" s="85"/>
       <c r="K34" s="7"/>
     </row>
-    <row r="35" spans="1:11" ht="14.45" customHeight="1">
+    <row r="35" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="18" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H35" s="8"/>
       <c r="I35" s="80"/>
       <c r="J35" s="80"/>
       <c r="K35" s="7"/>
     </row>
-    <row r="36" spans="1:11" ht="14.45" customHeight="1">
+    <row r="36" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="27" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F36" s="27"/>
       <c r="G36" s="21" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H36" s="19"/>
       <c r="I36" s="81"/>
       <c r="J36" s="85"/>
       <c r="K36" s="7"/>
     </row>
-    <row r="37" spans="1:11" ht="14.45" customHeight="1">
+    <row r="37" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="81"/>
       <c r="J37" s="85"/>
       <c r="K37" s="7"/>
     </row>
-    <row r="38" spans="1:11" ht="14.45" customHeight="1">
+    <row r="38" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="18" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H38" s="8"/>
       <c r="I38" s="80"/>
       <c r="J38" s="85"/>
       <c r="K38" s="7"/>
     </row>
-    <row r="39" spans="1:11" ht="15" customHeight="1">
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="42"/>
       <c r="B39" s="42"/>
       <c r="C39" s="43"/>
       <c r="E39" s="27" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F39" s="27"/>
       <c r="G39" s="21" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H39" s="19"/>
       <c r="I39" s="81"/>
       <c r="K39" s="43"/>
     </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1">
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="42"/>
       <c r="B40" s="42"/>
       <c r="C40" s="43"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="21"/>
       <c r="H40" s="19"/>
       <c r="I40" s="81"/>
       <c r="K40" s="43"/>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="93" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="A29:K29"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="A24:J24"/>
   </mergeCells>
   <conditionalFormatting sqref="I12:J12 J16:K16 J20:K23">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
       <formula>"Ap.kļūda"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J25:J26 K26">
     <cfRule type="cellIs" dxfId="0" priority="5" stopIfTrue="1" operator="equal">
       <formula>"Ap.kļūda"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="1.1811023622047245" right="0.78740157480314965" top="1.9685039370078741" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;10&amp;G
 Projekts Nr.1.1.1.5/1/24/I/001 Atbalsts Latvijas dalībai starptautiskās pētniecības un inovācijas programmās</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6adcef3d-66e4-4441-b622-2181f76b34ed">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -3136,67 +3139,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0FC25D9-62AC-4D58-B458-EAA155369781}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0FC25D9-62AC-4D58-B458-EAA155369781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32C880CD-3C6E-4283-BE19-09C769A32D80}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32C880CD-3C6E-4283-BE19-09C769A32D80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB8136A2-4465-4AED-83A6-EB22AA7033BB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB8136A2-4465-4AED-83A6-EB22AA7033BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>1_lapa</vt:lpstr>
+      <vt:lpstr>2_lapa</vt:lpstr>
+      <vt:lpstr>'1_lapa'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2_lapa'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>VIAA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maija Bundule</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D0118E830AEDD428D4BE0AAFD13557A</vt:lpwstr>
   </property>