--- v1 (2026-03-11)
+++ v2 (2026-10-06)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1680D6C1" w14:textId="766A6F7E" w:rsidR="00B86FB9" w:rsidRDefault="00192B25" w:rsidP="00192B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10650"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -218,51 +216,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta nosaukums, akronīms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E1F3D82" w14:textId="38BBFBB0" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
+          <w:p w14:paraId="0E1F3D82" w14:textId="77777777" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00973520" w:rsidRPr="00973520" w14:paraId="525B8BB3" w14:textId="77777777" w:rsidTr="0002232E">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
@@ -278,51 +276,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta īstenotājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C41C627" w14:textId="0AB0B928" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
+          <w:p w14:paraId="0C41C627" w14:textId="77777777" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00973520" w:rsidRPr="00973520" w14:paraId="02D604B2" w14:textId="77777777" w:rsidTr="0002232E">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
@@ -338,51 +336,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta līguma Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53DA9013" w14:textId="67001EF6" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
+          <w:p w14:paraId="53DA9013" w14:textId="77777777" w:rsidR="00973520" w:rsidRPr="00973520" w:rsidRDefault="00973520" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973520">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00973520" w:rsidRPr="00973520" w14:paraId="16D9F597" w14:textId="77777777" w:rsidTr="0002232E">
         <w:trPr>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
@@ -553,892 +551,766 @@
       <w:tr w:rsidR="006C0AD4" w:rsidRPr="003D5551" w14:paraId="1CD82E52" w14:textId="77777777" w:rsidTr="0002232E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1E495F11" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Projektā plānotie darbi atbilstoši projekta Darba pakām (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Work</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Work packages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD0DF45" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pārskata periodā paveiktie darbi:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1260F1" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasniegtie rezultāti/ nodevumi (ja attiecināms)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1DAF3A" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Piezīmes</w:t>
+            </w:r>
+            <w:r w:rsidR="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>; pārskatam pievienotie</w:t>
+            </w:r>
+            <w:r w:rsidR="00475AF3" w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pielikumi, to numerācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0AD4" w:rsidRPr="003D5551" w14:paraId="343FFE39" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C75C8FF" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1. Darba paka (</w:t>
+            </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>Work package 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidR="003D5551" w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003D5551">
+            <w:r w:rsidR="003D5551" w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>packages</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003D5551">
+              <w:t>[Nosaukums]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DACA3DF" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>):</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7FD0DF45" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2317758F" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5551">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5605B6BB" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pārskata periodā paveiktie darbi:</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0B1260F1" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782854" w:rsidRPr="003D5551" w14:paraId="469E3182" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1608A5D4" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Sasniegtie rezultāti/ nodevumi (ja attiecināms)</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5B1DAF3A" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+              <w:t>1.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CE76AD" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5551">
-[...1 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FABC1AF" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Piezīmes</w:t>
-[...3 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B32338F" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>; pārskatam pievienotie</w:t>
-[...3 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF0DEC0" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782854" w:rsidRPr="003D5551" w14:paraId="4B8C5A99" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDE2630" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>pielikumi, to numerācija</w:t>
-[...14 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:b/>
+              <w:t>1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6BD0BD" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1. Darba paka (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59339935" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B896916" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51913ADF" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782854" w:rsidRPr="003D5551" w14:paraId="74682B41" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627C7466" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="003D5551" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8A5E92" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665AE7FF" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4882FD20" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64358625" w14:textId="77777777" w:rsidR="00782854" w:rsidRPr="003D5551" w:rsidRDefault="00782854" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0AD4" w:rsidRPr="003D5551" w14:paraId="793AF120" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B505971" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2. Darba paka (</w:t>
+            </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Work</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Work package 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
+            </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>[Nosaukums]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34843591" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F07DCA2" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA80E56" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0AD4" w:rsidRPr="003D5551" w14:paraId="061D8A9B" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65414A70" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1A799" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A174431" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799FDAB2" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0495E923" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0AD4" w:rsidRPr="003D5551" w14:paraId="72FB0115" w14:textId="77777777" w:rsidTr="0002232E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="365B1A33" w14:textId="77777777" w:rsidR="006C0AD4" w:rsidRPr="003D5551" w:rsidRDefault="006C0AD4" w:rsidP="003D5551">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D5551">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>... Darba paka (</w:t>
+            </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>package</w:t>
-[...634 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>Work package 3</w:t>
             </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
             <w:r w:rsidRPr="003D5551">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[Nosaukums]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
@@ -1849,56 +1721,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4ACE08" w14:textId="77777777" w:rsidR="00120EEE" w:rsidRPr="003D5551" w:rsidRDefault="00120EEE" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27A5B9C8" w14:textId="77777777" w:rsidR="003C5106" w:rsidRPr="00D54153" w:rsidRDefault="003C5106" w:rsidP="003D5551">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003C5106" w:rsidRPr="00D54153" w:rsidSect="00E40EEF">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1440" w:right="822" w:bottom="1440" w:left="1077" w:header="340" w:footer="442" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BD508B2" w14:textId="77777777" w:rsidR="00D54153" w:rsidRPr="00D54153" w:rsidRDefault="00D54153" w:rsidP="003D5551">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D54153">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2091,262 +1961,206 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F4FDFEF" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atsauce uz projekta darba uzdevumu </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B66E87">
+              <w:t>Atsauce uz projekta darba uzdevumu Nr.p.k.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="264E9730" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Nr.p.k</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Līguma vai rīkojuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">datums un </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Līguma vai rīkojuma </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B66E87">
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="300ACB3B" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">datums un </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Nr.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:t xml:space="preserve">Nodarbinātības ilgums pārskata periodā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC7173">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(stundas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300ACB3B" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
+          <w:p w14:paraId="29235227" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nodarbinātības ilgums pārskata periodā </w:t>
+              <w:t>Darba samaksa</w:t>
+            </w:r>
+            <w:r w:rsidR="006F47C3" w:rsidRPr="00B66E87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(stundas)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>(euro/stundā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29235227" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
+          <w:p w14:paraId="4B137317" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="00B66E87" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66E87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Darba samaksa</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Pārskata periodā izmaksātā darba samaksa </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...69 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009330A3" w:rsidRPr="003934C1" w14:paraId="77C04DF3" w14:textId="77777777" w:rsidTr="00BC7173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77712B74" w14:textId="77777777" w:rsidR="009330A3" w:rsidRPr="003934C1" w:rsidRDefault="009330A3" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003934C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3248,67 +3062,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kopējā darba samaksa projektā</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2205AD8D" w14:textId="77777777" w:rsidR="0036340E" w:rsidRPr="00BC7173" w:rsidRDefault="0036340E" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EDFADFF" w14:textId="77777777" w:rsidR="0036340E" w:rsidRPr="0044589C" w:rsidRDefault="0036340E" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ziņas par iepirkumu</w:t>
@@ -3532,99 +3330,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="664264E5" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C259C08" w14:textId="20E9B209" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00F02E24" w:rsidP="00BC7173">
+          <w:p w14:paraId="1C259C08" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...35 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC7173" w:rsidRPr="0044589C" w14:paraId="687837B7" w14:textId="77777777" w:rsidTr="0B1645F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="417845D8" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3693,98 +3456,63 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FE97A4D" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B05CC37" w14:textId="059E8FB5" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00F02E24" w:rsidP="00BC7173">
+          <w:p w14:paraId="3B05CC37" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...35 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC7173" w:rsidRPr="0044589C" w14:paraId="30AE356B" w14:textId="77777777" w:rsidTr="0B1645F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66FE4A3C" w14:textId="77777777" w:rsidR="00BC7173" w:rsidRPr="0044589C" w:rsidRDefault="00BC7173" w:rsidP="00BC7173">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4225,67 +3953,51 @@
             <w:tcW w:w="1138" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0286C51B" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Līguma summa </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(euro)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="07445BAD" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044589C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Piezīmes</w:t>
             </w:r>
@@ -4542,104 +4254,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46B45402" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F07B595" w14:textId="65F34231" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00F02E24" w:rsidP="003D5551">
+          <w:p w14:paraId="0F07B595" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="0044589C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0392F" w:rsidRPr="0044589C" w14:paraId="43E4D695" w14:textId="77777777" w:rsidTr="00BC7173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356453A6" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="002C3297" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4708,104 +4380,64 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20CEBFCA" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A06F91" w14:textId="6E26EEB5" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00F02E24" w:rsidP="003D5551">
+          <w:p w14:paraId="36A06F91" w14:textId="77777777" w:rsidR="00A0392F" w:rsidRPr="0044589C" w:rsidRDefault="00A0392F" w:rsidP="003D5551">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="0044589C">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D08E1DA" w14:textId="77777777" w:rsidR="00D54153" w:rsidRPr="00A779D7" w:rsidRDefault="00D54153" w:rsidP="003D5551">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A779D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* aizpilda ja līgums noslēgts saskaņā ar  „Publisko iepirkumu likumu”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F2135B" w14:textId="21F980E8" w:rsidR="0044589C" w:rsidRPr="00CC11A3" w:rsidRDefault="00D54153" w:rsidP="003D5551">
       <w:pPr>
@@ -4889,71 +4521,59 @@
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE5B9A" w:rsidRPr="00CE5B9A" w14:paraId="5D0C0638" w14:textId="77777777" w:rsidTr="66CD24B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31523E9D" w14:textId="77777777" w:rsidR="000172C8" w:rsidRPr="00CE5B9A" w:rsidRDefault="000172C8" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Paraksttiesīgās</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> amatpersonas amats</w:t>
+              <w:t>Paraksttiesīgās amatpersonas amats</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE5B9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>]:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B38E022" w14:textId="77777777" w:rsidR="000172C8" w:rsidRPr="00CE5B9A" w:rsidRDefault="000172C8" w:rsidP="003D5551">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -5818,153 +5438,149 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A07DF7A" w14:textId="087CE7DC" w:rsidR="5D66CCF4" w:rsidRPr="00CC11A3" w:rsidRDefault="5D66CCF4" w:rsidP="66CD24B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC11A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos Narrow" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>*parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="5D66CCF4" w:rsidRPr="00CC11A3" w:rsidSect="003D5551">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1077" w:right="425" w:bottom="567" w:left="1701" w:header="340" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D0CD38" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC" w:rsidP="00973520">
+    <w:p w14:paraId="5B637601" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13DE4E7E" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC" w:rsidP="00973520">
+    <w:p w14:paraId="1802EB8C" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14F65813" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC">
+    <w:p w14:paraId="4C2FF6B5" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="774C9C9B" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="10BBF877" w14:textId="7D05F035" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -5981,51 +5597,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4202D590" w14:textId="711CD285" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5024F031" w14:textId="2425B89C" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="69A9C2AC" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CACA3FB" w14:textId="7D076E30" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -6042,51 +5658,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7DCC39EC" w14:textId="0AEC470D" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="23A494BC" w14:textId="3D65FAD5" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="74C057C6" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="70ADD43C" w14:textId="20433E49" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -6103,51 +5719,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="026CBE8A" w14:textId="614228C1" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="62AF04C8" w14:textId="659516CE" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="0C9DBC02" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1CB7FAF3" w14:textId="16EBF10E" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -6167,90 +5783,80 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0B5FCC5C" w14:textId="2AA900A3" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2C2971E4" w14:textId="156E549C" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ADC2DC2" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC" w:rsidP="00973520">
+    <w:p w14:paraId="58245FF5" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77409F71" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC" w:rsidP="00973520">
+    <w:p w14:paraId="4AF78C55" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE" w:rsidP="00973520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5ECF7683" w14:textId="77777777" w:rsidR="008978FC" w:rsidRDefault="008978FC">
+    <w:p w14:paraId="54EC11EF" w14:textId="77777777" w:rsidR="001D50BE" w:rsidRDefault="001D50BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
       <w:gridCol w:w="4975"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="7688C3AA" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0BFB2F0F" w14:textId="26EC20B7" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -6267,51 +5873,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4975" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="408E39B1" w14:textId="2ECB5525" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="67DAC7DE" w14:textId="6657EC4F" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A18E0B8" w14:textId="6BBE3E8A" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="369B4DF8" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="369B4DF8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">5. pielikums </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7566067D" w14:textId="3C3DD34D" w:rsidR="369B4DF8" w:rsidRDefault="369B4DF8" w:rsidP="369B4DF8">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="369B4DF8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
@@ -6327,85 +5933,121 @@
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06BE5E02" w14:textId="5F37E771" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="00E40EEF" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E40EEF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Latvijas Zinātnes Padomes</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50292CCC" w14:textId="4EA9FB40" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="4835F011" w:rsidP="00E40EEF">
+  <w:p w14:paraId="50292CCC" w14:textId="1FC7A7B1" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="4835F011" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4835F011">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>20___. gada __. ____ rīkojumam Nr._____</w:t>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="000E3789">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>25</w:t>
+    </w:r>
+    <w:r w:rsidRPr="4835F011">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. gada </w:t>
+    </w:r>
+    <w:r w:rsidR="000E3789">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>15.maija</w:t>
+    </w:r>
+    <w:r w:rsidRPr="4835F011">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> rīkojumam Nr.</w:t>
+    </w:r>
+    <w:r w:rsidR="000E3789">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>9-1-7/62</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="011D29C8" w14:textId="509E5FA3" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="00E40EEF" w:rsidP="00E40EEF">
+  <w:p w14:paraId="011D29C8" w14:textId="405A5C08" w:rsidR="00E40EEF" w:rsidRPr="00E40EEF" w:rsidRDefault="000E3789" w:rsidP="00E40EEF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="200"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E40EEF">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>__.pielikums</w:t>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00E40EEF" w:rsidRPr="00E40EEF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>.pielikums</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
       <w:gridCol w:w="3260"/>
     </w:tblGrid>
     <w:tr w:rsidR="73FC90C5" w14:paraId="1CDB5F73" w14:textId="77777777" w:rsidTr="73FC90C5">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4390F48F" w14:textId="6877D66E" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -6424,228 +6066,228 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2D2EF594" w14:textId="244ACC75" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="771EB8E7" w14:textId="0DD3F9B5" w:rsidR="73FC90C5" w:rsidRDefault="73FC90C5" w:rsidP="73FC90C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="510"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00973520"/>
     <w:rsid w:val="000172C8"/>
     <w:rsid w:val="0002232E"/>
     <w:rsid w:val="00024CE8"/>
     <w:rsid w:val="00065CF0"/>
     <w:rsid w:val="00087164"/>
     <w:rsid w:val="000A1843"/>
     <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000B3734"/>
+    <w:rsid w:val="000E3789"/>
     <w:rsid w:val="000F09C4"/>
     <w:rsid w:val="00113B9E"/>
     <w:rsid w:val="00120EEE"/>
     <w:rsid w:val="00123151"/>
     <w:rsid w:val="00143B43"/>
     <w:rsid w:val="001669FE"/>
     <w:rsid w:val="00192B25"/>
+    <w:rsid w:val="001D50BE"/>
     <w:rsid w:val="001E127D"/>
     <w:rsid w:val="00224963"/>
     <w:rsid w:val="00231D0B"/>
     <w:rsid w:val="00246651"/>
     <w:rsid w:val="002531A8"/>
     <w:rsid w:val="002730B1"/>
     <w:rsid w:val="002872D5"/>
     <w:rsid w:val="002B7ECD"/>
     <w:rsid w:val="002C3297"/>
     <w:rsid w:val="002E68D5"/>
     <w:rsid w:val="002E7ECE"/>
     <w:rsid w:val="002F29A6"/>
     <w:rsid w:val="002F7397"/>
     <w:rsid w:val="00300023"/>
     <w:rsid w:val="0031570D"/>
     <w:rsid w:val="0036340E"/>
     <w:rsid w:val="003934C1"/>
     <w:rsid w:val="003B3FEF"/>
     <w:rsid w:val="003C5106"/>
     <w:rsid w:val="003D491C"/>
     <w:rsid w:val="003D5551"/>
     <w:rsid w:val="003E7613"/>
     <w:rsid w:val="003E7CC7"/>
     <w:rsid w:val="0044589C"/>
     <w:rsid w:val="00473374"/>
     <w:rsid w:val="00475AF3"/>
     <w:rsid w:val="005A6B0C"/>
+    <w:rsid w:val="005B108F"/>
     <w:rsid w:val="005B63E2"/>
     <w:rsid w:val="005D23E9"/>
     <w:rsid w:val="005F5C96"/>
     <w:rsid w:val="00604151"/>
     <w:rsid w:val="00620B7F"/>
     <w:rsid w:val="00663AB0"/>
     <w:rsid w:val="00664EAB"/>
     <w:rsid w:val="00676616"/>
     <w:rsid w:val="006A170C"/>
     <w:rsid w:val="006A3D6D"/>
     <w:rsid w:val="006A76F4"/>
     <w:rsid w:val="006C0AD4"/>
     <w:rsid w:val="006E4CE4"/>
     <w:rsid w:val="006F47C3"/>
     <w:rsid w:val="00782854"/>
     <w:rsid w:val="0079241F"/>
     <w:rsid w:val="00793FA4"/>
     <w:rsid w:val="007A2245"/>
     <w:rsid w:val="007B343E"/>
     <w:rsid w:val="007F4124"/>
     <w:rsid w:val="00846FDC"/>
     <w:rsid w:val="00874A8D"/>
-    <w:rsid w:val="008978FC"/>
     <w:rsid w:val="00904296"/>
     <w:rsid w:val="00913756"/>
     <w:rsid w:val="009330A3"/>
     <w:rsid w:val="00973520"/>
     <w:rsid w:val="00984F1B"/>
     <w:rsid w:val="00990EF2"/>
     <w:rsid w:val="009B38A0"/>
     <w:rsid w:val="009E5BFF"/>
     <w:rsid w:val="00A0392F"/>
     <w:rsid w:val="00A205F7"/>
     <w:rsid w:val="00A779D7"/>
     <w:rsid w:val="00AA4E58"/>
     <w:rsid w:val="00AE53AC"/>
     <w:rsid w:val="00B66E87"/>
     <w:rsid w:val="00B86FB9"/>
     <w:rsid w:val="00B8747F"/>
     <w:rsid w:val="00BC7173"/>
     <w:rsid w:val="00C93507"/>
     <w:rsid w:val="00CC11A3"/>
     <w:rsid w:val="00CC47CC"/>
     <w:rsid w:val="00CE5B9A"/>
     <w:rsid w:val="00D20E2C"/>
     <w:rsid w:val="00D54153"/>
     <w:rsid w:val="00D66A2C"/>
     <w:rsid w:val="00DD487E"/>
     <w:rsid w:val="00DD60E0"/>
-    <w:rsid w:val="00DE30D0"/>
     <w:rsid w:val="00E40EEF"/>
     <w:rsid w:val="00E85916"/>
     <w:rsid w:val="00EB5052"/>
     <w:rsid w:val="00ED61E3"/>
-    <w:rsid w:val="00F02E24"/>
     <w:rsid w:val="00F038E3"/>
     <w:rsid w:val="00F11D68"/>
     <w:rsid w:val="00F131E6"/>
     <w:rsid w:val="00F7024B"/>
     <w:rsid w:val="00F96A8B"/>
     <w:rsid w:val="00FB2A1E"/>
     <w:rsid w:val="00FD6592"/>
     <w:rsid w:val="00FF6C0F"/>
     <w:rsid w:val="00FF741A"/>
     <w:rsid w:val="0B1645F1"/>
     <w:rsid w:val="1D7ADDB2"/>
     <w:rsid w:val="2133EB3F"/>
     <w:rsid w:val="2C2B2008"/>
     <w:rsid w:val="369B4DF8"/>
     <w:rsid w:val="37CD2DA8"/>
     <w:rsid w:val="408007DB"/>
     <w:rsid w:val="410EE5CD"/>
     <w:rsid w:val="47E5B46D"/>
     <w:rsid w:val="4835F011"/>
     <w:rsid w:val="54504B42"/>
     <w:rsid w:val="5D66CCF4"/>
     <w:rsid w:val="60F0A753"/>
     <w:rsid w:val="66CD24B1"/>
     <w:rsid w:val="6E7C92F1"/>
     <w:rsid w:val="719B7B27"/>
     <w:rsid w:val="7361975C"/>
     <w:rsid w:val="73FC90C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="33AFE2A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C073589-DF7A-4F3B-9BEC-3E29E21639AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7179,51 +6821,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7456,70 +7098,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101003D0118E830AEDD428D4BE0AAFD13557A" ma:contentTypeVersion="15" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="578fec32e9c32c9dcd0700d6cf67b9e9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6adcef3d-66e4-4441-b622-2181f76b34ed" xmlns:ns3="ec04e77d-702b-4270-bfd8-12ec561e14fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c4178b882e999ebd62750f6cb7e8896d" ns2:_="" ns3:_="">
     <xsd:import namespace="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
     <xsd:import namespace="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -7710,103 +7332,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6adcef3d-66e4-4441-b622-2181f76b34ed">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec04e77d-702b-4270-bfd8-12ec561e14fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32EFBD8E-0F16-4E45-87E2-32AA25B04830}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
     <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C42841C8-CD48-4EE3-B6C5-AC25BF21BFEF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{804ADE05-28A1-469B-981E-6DAE81541566}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>317</Words>
-  <Characters>2594</Characters>
+  <Words>424</Words>
+  <Characters>2419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>288</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>VIAA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2841</CharactersWithSpaces>
+  <CharactersWithSpaces>2838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Vilka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D0118E830AEDD428D4BE0AAFD13557A</vt:lpwstr>
   </property>