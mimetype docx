--- v0 (2026-10-16)
+++ v1 (2026-11-05)
@@ -65,51 +65,65 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00293CBB" w:rsidRPr="00495E67">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1. pielikums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FA4860" w14:textId="77777777" w:rsidR="00293CBB" w:rsidRDefault="00293CBB" w:rsidP="00293CBB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(datums) līgumam Nr.________________”Par v</w:t>
+        <w:t xml:space="preserve">(datums) līgumam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.________________”Par v</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alsts pētījumu programmas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB78AB5" w14:textId="77777777" w:rsidR="00293CBB" w:rsidRDefault="00293CBB" w:rsidP="00293CBB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1511,50 +1525,110 @@
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC240D" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4877"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007D0301" w14:paraId="5DD1D660" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="65D6002E" w14:textId="0F58659E" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(LV)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D0301" w14:paraId="40DBCBD0" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="561A0FC5" w14:textId="3AA62C34" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(ENG)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w14:paraId="41636251" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="26D0833A" w14:textId="77777777" w:rsidTr="00401F8E">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="632C56B4" w14:textId="509EB05B" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="003D4312" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -3574,67 +3648,137 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC240D" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta mērķis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434A77C9" w14:textId="29C2BF7D" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00B43559" w:rsidP="00B43559">
+          <w:p w14:paraId="0EC470D4" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRDefault="00B43559" w:rsidP="00B43559">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Līdz 250 simboliem</w:t>
             </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4877"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007D0301" w14:paraId="687E9E04" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7270B28C" w14:textId="4E93D783" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00B43559">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(LV)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D0301" w14:paraId="5A38F495" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C80F4B7" w14:textId="0F4C1AB8" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00B43559">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(ENG)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="434A77C9" w14:textId="29C2BF7D" w:rsidR="007D0301" w:rsidRPr="00495E67" w:rsidRDefault="007D0301" w:rsidP="00B43559">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="154480B8" w14:textId="77777777" w:rsidTr="00AB0202">
         <w:trPr>
           <w:trHeight w:val="1434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="78BEC0A8" w14:textId="74CDD154" w:rsidR="002C4DC6" w:rsidRPr="000A1312" w:rsidRDefault="008B3285" w:rsidP="00E5115C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -3651,51 +3795,71 @@
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00295D87" w:rsidRPr="00AB0202">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmas uzdevumi </w:t>
             </w:r>
             <w:r w:rsidR="00E5115C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">un apakšuzdevumi </w:t>
+              <w:t xml:space="preserve">un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E5115C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t>apakšuzdevumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E5115C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A2AF6" w:rsidRPr="00AB0202">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="001C6982" w:rsidRPr="00AB0202">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">saskaņā </w:t>
             </w:r>
             <w:r w:rsidR="001C6982" w:rsidRPr="0071450D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -4030,66 +4194,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>1.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="64087C1D" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="03B2D4BC" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4113,66 +4279,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>1.2.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2C4C3C52" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="3EAF8378" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4196,66 +4364,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>2.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="764E8E21" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="5B916331" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4279,66 +4449,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>2.2.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="027EF533" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="0ACDD076" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4362,66 +4534,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>3.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5950C621" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="7D039C03" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4445,66 +4619,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>3.2.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0E4B6237" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="36280ED9" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4528,66 +4704,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>3.3.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="659592A7" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="60A048FA" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4611,66 +4789,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>3.4.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="363D16CB" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="683B674E" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4694,66 +4874,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>3.5.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2959771D" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="4F978B75" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4777,66 +4959,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>4.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="64F6152F" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="26D19C96" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4860,66 +5044,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>5.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3EB45299" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E5115C" w:rsidRPr="008A351E" w14:paraId="1B17D70D" w14:textId="77777777" w:rsidTr="00191A6F">
               <w:trPr>
                 <w:trHeight w:val="274"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1897" w:type="dxa"/>
@@ -4943,66 +5129,68 @@
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>6.1.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>apakš</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A351E">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>uzdevums</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1432" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="020BD5DB" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="008A351E" w:rsidRDefault="00E5115C" w:rsidP="00E5115C">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="64C93008" w14:textId="4629C776" w:rsidR="00311BF7" w:rsidRPr="00495E67" w:rsidRDefault="00311BF7" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5053,51 +5241,129 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00355DD7" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pamatojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0968AD1B" w14:textId="77777777" w:rsidR="007322A6" w:rsidRPr="00495E67" w:rsidRDefault="007322A6" w:rsidP="00836B6B">
+          <w:p w14:paraId="484CEB04" w14:textId="77777777" w:rsidR="007322A6" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Līdz 220 simboliem</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4877"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007D0301" w14:paraId="3441721F" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2F4CE6DD" w14:textId="7A8E3FB0" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(LV)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D0301" w14:paraId="6BBC0B30" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4DC3CDD4" w14:textId="1F8E2F5B" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(ENG)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0968AD1B" w14:textId="7B8093AC" w:rsidR="007D0301" w:rsidRPr="00495E67" w:rsidRDefault="007D0301" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="184FBBAB" w14:textId="77777777" w:rsidTr="00CC4A9D">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396216F5" w14:textId="77777777" w:rsidR="00355DD7" w:rsidRPr="00495E67" w:rsidRDefault="00355DD7" w:rsidP="00355DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5394,51 +5660,123 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00355DD7" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta kopsavilkums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25819569" w14:textId="77777777" w:rsidR="00355DD7" w:rsidRPr="00495E67" w:rsidRDefault="00355DD7" w:rsidP="00355DD7">
+          <w:p w14:paraId="256BDC0D" w14:textId="77777777" w:rsidR="00355DD7" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Līdz 1500 simboliem</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4877"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007D0301" w14:paraId="2EB10759" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7F8F11F6" w14:textId="23D7FA63" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(LV)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D0301" w14:paraId="6ABDDA35" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5873BA45" w14:textId="341104FD" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(ENG)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="25819569" w14:textId="43BF496C" w:rsidR="007D0301" w:rsidRPr="00495E67" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="41833C1C" w14:textId="77777777" w:rsidTr="00206C1C">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CDDF79B" w14:textId="15869880" w:rsidR="00355DD7" w:rsidRPr="00495E67" w:rsidRDefault="002C3C9B" w:rsidP="00355DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -5468,50 +5806,106 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D061DF" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00355DD7" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atslēgas vārdi (līdz 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4877"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007D0301" w14:paraId="08B9FF89" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="345A56A0" w14:textId="1DFAA059" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(LV)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D0301" w14:paraId="51CF41B4" w14:textId="77777777" w:rsidTr="007D0301">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4877" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="628CE237" w14:textId="63839A07" w:rsidR="007D0301" w:rsidRDefault="007D0301" w:rsidP="00355DD7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>(ENG)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w14:paraId="2A70B958" w14:textId="77777777" w:rsidR="00355DD7" w:rsidRPr="00495E67" w:rsidRDefault="00355DD7" w:rsidP="00355DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="124A8C1C" w14:textId="77777777" w:rsidTr="00206C1C">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="140D2BE8" w14:textId="5EB35640" w:rsidR="00355DD7" w:rsidRPr="00495E67" w:rsidRDefault="002C3C9B" w:rsidP="00355DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5844,50 +6238,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="02440D87" w14:textId="77777777" w:rsidTr="00206C1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58A6084D" w14:textId="4D478E1D" w:rsidR="00206C1C" w:rsidRPr="00495E67" w:rsidRDefault="002C3C9B" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Projekta g</w:t>
             </w:r>
             <w:r w:rsidR="00206C1C" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>alvenie izpildītāji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74996356" w14:textId="77777777" w:rsidR="00206C1C" w:rsidRPr="00495E67" w:rsidRDefault="00206C1C" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6251,51 +6646,50 @@
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:line w14:anchorId="36489533" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-5.1pt,1.3pt" to="91.65pt,33.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAtT+AugEAALwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlE2SVquoeu4IKg&#10;YpcP8Dp2Y2F7rLFp0r9n7LRZBAghxMXx2O/NzHuebO8mZ9lJYTTgO75e1ZwpL6E3/tjxL4/vXt1y&#10;FpPwvbDgVcfPKvK73csX2zG0qoEBbK+QURIf2zF0fEgptFUV5aCciCsIytOlBnQiUYjHqkcxUnZn&#10;q6au31QjYB8QpIqRTu/nS74r+bVWMn3SOqrEbMept1RWLOtTXqvdVrRHFGEw8tKG+IcunDCeii6p&#10;7kUS7BuaX1I5IxEi6LSS4CrQ2khVNJCadf2TmodBBFW0kDkxLDbF/5dWfjwdkJme3o4zLxw90UNC&#10;YY5DYnvwngwEZOvs0xhiS/C9P+AliuGAWfSk0eUvyWFT8fa8eKumxCQdrpvm9qbZcCbp7nX9dnOz&#10;yUmrZ3bAmN4rcCxvOm6Nz9pFK04fYpqhVwjxcjdz/bJLZ6sy2PrPSpOeXLGwyySpvUV2EjQD/dei&#10;hcoWZKZoY+1Cqv9MumAzTZXp+lvigi4VwaeF6IwH/F3VNF1b1TP+qnrWmmU/QX8ur1HsoBEphl7G&#10;Oc/gj3GhP/90u+8AAAD//wMAUEsDBBQABgAIAAAAIQBPTCKe3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BasMwEETvhf6D2EJviWwH3OB6HUKglF5K46R3xVJkt9bKSLLj/n2VU3IcZph5U25m&#10;07NJOd9ZQkiXCTBFjZUdaYTj4W2xBuaDICl6SwrhT3nYVI8PpSikvdBeTXXQLJaQLwRCG8JQcO6b&#10;Vhnhl3ZQFL2zdUaEKJ3m0olLLDc9z5Ik50Z0FBdaMahdq5rfejQI/YebvvVOb/34vs/rn69z9nmY&#10;EJ+f5u0rsKDmcAvDFT+iQxWZTnYk6VmPsEiTLEYRshzY1V+vVsBOCPlLCrwq+f2B6h8AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDAtT+AugEAALwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPTCKe3QAAAAgBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66F08620" w14:textId="333148B4" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="007D1340">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc523391494"/>
       <w:bookmarkStart w:id="8" w:name="_Toc242775574"/>
       <w:r w:rsidRPr="00495E67">
-        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00571C62" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>nodaļa Budžets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10995" w:type="dxa"/>
         <w:tblInd w:w="-1077" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="4338"/>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
@@ -7803,50 +8197,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6. Netiešās attiecināmās izmaksas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7061924C" w14:textId="19D6847A" w:rsidR="00E5115C" w:rsidRPr="00495E67" w:rsidRDefault="00E5115C" w:rsidP="00F82B80">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(15% no tiešo attiecināmo MK noteikumu 14.1.1. un 14.1.2. apakšpunktā minēto tiešo attiecināmo izmaksu kopsummas) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="452DF596" w14:textId="1B76FE7D" w:rsidR="00E5115C" w:rsidRPr="00495E67" w:rsidRDefault="00E5115C" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B47A894" w14:textId="77777777" w:rsidR="00E5115C" w:rsidRPr="00495E67" w:rsidRDefault="00E5115C" w:rsidP="00836B6B">
@@ -7989,51 +8384,50 @@
           </w:tcPr>
           <w:p w14:paraId="4B26DFF1" w14:textId="15DF72BE" w:rsidR="00E5115C" w:rsidRPr="00495E67" w:rsidRDefault="00E5115C" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69BD1D8A" w14:textId="55A4F650" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="007D1340">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc523391495"/>
       <w:bookmarkStart w:id="10" w:name="_Toc242775575"/>
       <w:r w:rsidRPr="009C3F3E">
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00201972" w:rsidRPr="009C3F3E">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C3F3E">
         <w:t>nodaļa Projekta rezultāti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="696"/>
         <w:gridCol w:w="5834"/>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B850BB" w:rsidRPr="00495E67" w14:paraId="4E59C6AC" w14:textId="77777777" w:rsidTr="00B850BB">
@@ -8213,73 +8607,98 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F8F557" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Skaits līdz projekta vidusposmam</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Skaits līdz projekta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vidusposmam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47E8F05C" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Skaits projekta noslēgumā (skaitot kopā ar projekta vidusposmu)</w:t>
+              <w:t xml:space="preserve">Skaits projekta noslēgumā (skaitot kopā ar projekta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vidusposmu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B850BB" w:rsidRPr="00495E67" w14:paraId="7517D5BF" w14:textId="77777777" w:rsidTr="00B850BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652798BD" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
@@ -8435,51 +8854,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pieņemti publicēšanai</w:t>
             </w:r>
             <w:r w:rsidR="00AC732B" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vai publicēti SCOPUS datubāzēs iekļautajos Q1 un Q2 kvartiles žurnālos </w:t>
+              <w:t xml:space="preserve"> vai publicēti SCOPUS datubāzēs iekļautajos Q1 un Q2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kvartiles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> žurnālos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11203B66" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C937E6A" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9270,51 +9705,67 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2320277B" w14:textId="2797F972" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1005"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Zinātnisko rakstu manuskripti, kas iekļauti manuskriptu datubāzēs (preprints)</w:t>
+              <w:t>Zinātnisko rakstu manuskripti, kas iekļauti manuskriptu datubāzēs (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009F54BD" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un zinātniskie raksti, kas </w:t>
             </w:r>
             <w:r w:rsidR="009F54BD" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">izdoti </w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
@@ -9679,51 +10130,59 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> metode</w:t>
             </w:r>
             <w:r w:rsidR="009F54BD" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>), kas papildina MK noteikumu 12.1., 12.2., 12.3. vai 12.4. apakšpunktā minētos rezultātus</w:t>
+              <w:t xml:space="preserve">), kas papildina MK </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>noteikumu 12.1., 12.2., 12.3. vai 12.4. apakšpunktā minētos rezultātus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9C6E89" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="224932BF" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9996,76 +10455,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B850BB" w:rsidRPr="00495E67" w14:paraId="669B406A" w14:textId="77777777" w:rsidTr="00B850BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77739313" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27DE352B" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ziņojumi par rīcībpolitikas ieteikumiem un rīcībpolitiku ietekmi</w:t>
+              <w:t xml:space="preserve">Ziņojumi par rīcībpolitikas ieteikumiem un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>rīcībpolitiku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietekmi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12AA7071" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA84CE9" w14:textId="77777777" w:rsidR="00B850BB" w:rsidRPr="00495E67" w:rsidRDefault="00B850BB" w:rsidP="00B850BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11107,55 +11581,63 @@
           </w:tcPr>
           <w:p w14:paraId="3224ADDC" w14:textId="112FD7CF" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002A1643" w:rsidP="00A67B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A67B59" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta ieguldījums programmas </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000A1312" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virsmērķa, </w:t>
+              <w:t>virsmērķa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000A1312" w:rsidRPr="000D789B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00852B04" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>mērķa</w:t>
             </w:r>
             <w:r w:rsidR="00F2248D" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00A67B59" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">MK rīkojuma </w:t>
             </w:r>
             <w:r w:rsidR="000E5E16" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -11227,62 +11709,64 @@
             </w:r>
             <w:r w:rsidR="00F2248D" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> un nolikuma 5. punktā noteikt</w:t>
             </w:r>
             <w:r w:rsidR="00023A1C" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidR="00F2248D" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB5E81" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">konkrētā </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F2248D" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>apakšuzdevum</w:t>
             </w:r>
             <w:r w:rsidR="00023A1C" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F2248D" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A67B59" w:rsidRPr="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>īstenošanas nodrošināšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C76A2" w:rsidRPr="00495E67" w14:paraId="070195D0" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DAD28C3" w14:textId="4CC00473" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="00AC240D">
             <w:pPr>
@@ -11361,50 +11845,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C76A2" w:rsidRPr="00495E67" w14:paraId="169F970A" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69EBD036" w14:textId="212AB474" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B388E74" w14:textId="77777777" w:rsidR="00B84013" w:rsidRPr="00495E67" w:rsidRDefault="00B84013" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="49B76548" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:tc>
@@ -11489,51 +11974,50 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C76A2" w:rsidRPr="00495E67" w14:paraId="17A9FF61" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB55C7E" w14:textId="7E599363" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FD01269" w14:textId="086E0DF5" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2.Ietekme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -11576,51 +12060,65 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00023A1C" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">uz </w:t>
             </w:r>
             <w:r w:rsidR="00C76A5F" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>slimību profilakses</w:t>
             </w:r>
             <w:r w:rsidR="000D789B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, sabiedrības veselības </w:t>
             </w:r>
             <w:r w:rsidR="00C76A5F" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>un veselības aprūpes sistēmas efektivitātes un noturībspējas stiprināšanu</w:t>
+              <w:t xml:space="preserve">un veselības aprūpes sistēmas efektivitātes un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C76A5F" w:rsidRPr="008B6AB9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>noturībspējas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C76A5F" w:rsidRPr="008B6AB9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stiprināšanu</w:t>
             </w:r>
             <w:r w:rsidR="008B6AB9" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C76A2" w:rsidRPr="00495E67" w14:paraId="6C00A1C9" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76C53495" w14:textId="77777777" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -11888,82 +12386,101 @@
               </w:rPr>
               <w:t xml:space="preserve">izpratni par pētniecības lomu un devumu sabiedrībai, kā arī attīstot sabiedrībai nepieciešamos resursus, lai radītu jaunas zināšanas un praktiski pielietojamus risinājumus </w:t>
             </w:r>
             <w:r w:rsidR="00023A1C" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>slimību profilakses</w:t>
             </w:r>
             <w:r w:rsidR="003C59A2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, sabiedrības veselības </w:t>
             </w:r>
             <w:r w:rsidR="00023A1C" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>un veselības aprūpes sistēmas efektivitātes un noturībspējas stiprināšanai</w:t>
+              <w:t xml:space="preserve">un veselības aprūpes sistēmas efektivitātes un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00023A1C" w:rsidRPr="008B6AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>noturībspējas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00023A1C" w:rsidRPr="008B6AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stiprināšanai</w:t>
             </w:r>
             <w:r w:rsidR="0034441B" w:rsidRPr="008B6AB9">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C76A2" w:rsidRPr="00495E67" w14:paraId="05113EB5" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20AF6DBA" w14:textId="77777777" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="019F59D5" w14:textId="77777777" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="46039ED7" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:tc>
@@ -12017,51 +12534,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C5F0023" w14:textId="294549CC" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.Īstenošana</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D4312" w:rsidRPr="00495E67" w14:paraId="1A3BAEC1" w14:textId="77777777" w:rsidTr="002C76A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29FE4221" w14:textId="7C77B035" w:rsidR="002C76A2" w:rsidRPr="00495E67" w:rsidRDefault="002C76A2" w:rsidP="002C76A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
@@ -12926,68 +13442,129 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vārds, Uzvārds:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DAA915" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pētnieka identifikācijas kods (-i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja tāds tiek izmantots (</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ORCID, Research ID, Scopus Author ID u.c.</w:t>
+        <w:t xml:space="preserve">ORCID, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID u.c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9574CD" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53AEC512" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -13454,51 +14031,71 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Reģ. Nr. </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14071,96 +14668,124 @@
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14623EE4" w14:textId="325968A3" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk173938041"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2. pamatojoties uz __________________________________________ (atsauce uz satversmi, statūtiem vai citu dokumentu) apliecina, ka projekta iesniedzēja galvenais mērķis ir neatkarīgi veikt fundamentālos pētījumus, rūpnieciskos pētījumus vai eksperimentālo izstrādi vai šādas neatkarīgas pētnieciskās darbības rezultātu mācību, publikāciju vai zināšanu pārneses plašas izplatīšanas veidā vai noteikts, ka viens no tās galvenajiem mērķiem jeb pamatdarbībām ir neatkarīga pētniecība;</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2. pamatojoties uz __________________________________________ (atsauce uz satversmi, statūtiem vai citu dokumentu) apliecina, ka projekta iesniedzēja galvenais mērķis ir neatkarīgi veikt fundamentālos pētījumus, rūpnieciskos pētījumus vai eksperimentālo izstrādi vai šādas neatkarīgas pētnieciskās darbības rezultātu mācību, publikāciju vai zināšanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plašas izplatīšanas veidā vai noteikts, ka viens no tās galvenajiem mērķiem jeb pamatdarbībām ir neatkarīga pētniecība;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C82C46C" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3. pamatojoties uz _______________________________________________________ (norāda konkrētas nodaļas Nacionālās zinātniskās darbības informācijas sistēmas daļā “Publicētie zinātnisko institūciju pārskati par zinātnisko darbību” (https://sciencelatvia.gov.lv/#/pub/home</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-      </w:r>
+        <w:t xml:space="preserve">), apliecina neatkarīgas pētniecības un tās darbības rezultātu plašas izplatīšanas mācību, publikāciju un zināšanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>apliecina neatkarīgas pētniecības un tās darbības rezultātu plašas izplatīšanas mācību, publikāciju un zināšanu pārneses veidā faktisko esamību, kā arī apliecina spēju īstenot plānojamo pētniecību.</w:t>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidā faktisko esamību, kā arī apliecina spēju īstenot plānojamo pētniecību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BFBCB4" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="300"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4. apliecina, ka:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="4D5C2CA7" w14:textId="77777777" w:rsidR="00353425" w:rsidRPr="00495E67" w:rsidRDefault="00353425" w:rsidP="00353425">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -14205,51 +14830,69 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ir nodrošināta brīva piekļuve publikācijām (attiecībā uz rezultātiem, kas nerada intelektuālā īpašuma tiesības);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3667689B" w14:textId="77777777" w:rsidR="00353425" w:rsidRPr="00495E67" w:rsidRDefault="00353425" w:rsidP="00353425">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>intelektuālā īpašuma atsavināšanas gadījumā tiek nodrošināts vienlīdzības princips, piemēram, publiskā izsolē vai saskaņā ar ārējo normatīvo regulējumu par intelektuālā īpašuma komercializāciju.</w:t>
+        <w:t xml:space="preserve">intelektuālā īpašuma atsavināšanas gadījumā tiek nodrošināts vienlīdzības princips, piemēram, publiskā izsolē vai saskaņā ar ārējo normatīvo regulējumu par intelektuālā īpašuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>komercializāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3156BDFC" w14:textId="7EB65E95" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">5. ir iepazinies ar projekta pieteikumu Nr. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
@@ -14696,61 +15339,63 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> visam projekta īstenošanas periodam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F8845D" w14:textId="044D6C1D" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
@@ -14990,51 +15635,58 @@
         </w:rPr>
         <w:t>adomes 2016.</w:t>
       </w:r>
       <w:r w:rsidR="003D618C" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>gada 27.</w:t>
       </w:r>
       <w:r w:rsidR="003D618C" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>aprīļa regulas 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula)  6.</w:t>
+        <w:t xml:space="preserve">aprīļa regulas 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK (Vispārīgā datu aizsardzības regula)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="003D618C" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>panta 1.</w:t>
       </w:r>
       <w:r w:rsidR="003D618C" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>punkta a)</w:t>
       </w:r>
@@ -15164,51 +15816,50 @@
       <w:r w:rsidR="0063449A" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">omisija veic gan projekta noslēguma zinātniskā pārskata, gan projekta saturisko atskaišu izvērtēšanu; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0E27CD" w14:textId="039C522C" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="300"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9.5. projekta pieteikums pastāvīgi glabājas informācijas sistēmā, </w:t>
       </w:r>
       <w:r w:rsidR="0063449A" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">omisija un </w:t>
       </w:r>
       <w:r w:rsidR="00F21AAE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>adome veic datu apstrādi no brīža, kad tā saņem personas datus, un visu projekta īstenošanas laiku</w:t>
@@ -15702,57 +16353,59 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07F9A18A" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t>Projekta finansētājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB6E1D5" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t>Apjoms (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00495E67">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="190272C9" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t>Periods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DFA4AA9" w14:textId="005ECBBC" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="001E298D" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15980,51 +16633,50 @@
         <w:gridCol w:w="6805"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B0300" w:rsidRPr="00495E67" w14:paraId="3C835D85" w14:textId="77777777" w:rsidTr="00295D87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="558ADABA" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesniedzējs</w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF60196" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:tcBorders>
@@ -16418,51 +17070,71 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Reģ. Nr. </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -16990,51 +17662,60 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EXCEL datnes formātā) un </w:t>
       </w:r>
       <w:r w:rsidR="00F01A81" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>nvestora apliecinājum</w:t>
+        <w:t xml:space="preserve">nvestora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>apliecinājum</w:t>
       </w:r>
       <w:r w:rsidR="00CC0DFE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (WORD vai PDF datnes formātā) iesnie</w:t>
       </w:r>
       <w:r w:rsidR="00CC0DFE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>gti</w:t>
       </w:r>
@@ -17071,96 +17752,123 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka </w:t>
       </w:r>
       <w:r w:rsidR="00417355" w:rsidRPr="00486CFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>sadarbības partnera</w:t>
       </w:r>
       <w:r w:rsidR="00417355" w:rsidRPr="00417355">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>galvenais mērķis ir neatkarīgi veikt fundamentālos pētījumus, rūpnieciskos pētījumus vai eksperimentālo izstrādi vai šādas neatkarīgas pētnieciskās darbības rezultātu mācību, publikāciju vai zināšanu pārneses plašas izplatīšanas veidā vai noteikts, ka viens no tās galvenajiem mērķiem jeb pamatdarbībām ir neatkarīga pētniecība;</w:t>
+        <w:t xml:space="preserve">galvenais mērķis ir neatkarīgi veikt fundamentālos pētījumus, rūpnieciskos pētījumus vai eksperimentālo izstrādi vai šādas neatkarīgas pētnieciskās darbības rezultātu mācību, publikāciju vai zināšanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plašas izplatīšanas veidā vai noteikts, ka viens no tās galvenajiem mērķiem jeb pamatdarbībām ir neatkarīga pētniecība;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226A3D4C" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. pamatojoties uz _______________________________________________________ (norāda konkrētas nodaļas Nacionālās zinātniskās darbības informācijas sistēmas daļā “Publicētie </w:t>
-[...8 lines deleted...]
-        <w:t>zinātnisko institūciju pārskati par zinātnisko darbību” (https://sciencelatvia.gov.lv/#/pub/home</w:t>
+        <w:t>3. pamatojoties uz _______________________________________________________ (norāda konkrētas nodaļas Nacionālās zinātniskās darbības informācijas sistēmas daļā “Publicētie zinātnisko institūciju pārskati par zinātnisko darbību” (https://sciencelatvia.gov.lv/#/pub/home</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>), apliecina neatkarīgas pētniecības un tās darbības rezultātu plašas izplatīšanas mācību, publikāciju un zināšanu pārneses veidā faktisko esamību, kā arī apliecina spēju īstenot plānojamo pētniecību.</w:t>
+        <w:t xml:space="preserve">), apliecina neatkarīgas pētniecības un tās darbības rezultātu plašas izplatīšanas mācību, publikāciju un zināšanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pārneses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidā faktisko esamību, kā arī apliecina spēju īstenot plānojamo pētniecību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A43B87" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="300"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>4. apliecina, ka:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378C4F48" w14:textId="7C137876" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -17300,52 +18008,62 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> regulējum</w:t>
       </w:r>
       <w:r w:rsidR="00CC0DFE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par intelektuālā īpašuma komercializāciju</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> par intelektuālā īpašuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>komercializāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC0DFE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B629C71" w14:textId="17CF0E44" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -17711,61 +18429,63 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> visam projekta īstenošanas periodam;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="6B897742" w14:textId="7FB9BB4B" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -18089,50 +18809,51 @@
       <w:r w:rsidR="00CC0DFE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> lzp@lzp.gov.lv;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06611773" w14:textId="352DA90D" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="300"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9.3. Personas datu apstrādes tiesiskais pamats: Eiropas Parlamenta un </w:t>
       </w:r>
       <w:r w:rsidR="00F21AAE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>adomes 2016.</w:t>
       </w:r>
       <w:r w:rsidR="00822ACE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>gada 27.</w:t>
@@ -18260,58 +18981,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, starptautiskie eksperti veic projekta pieteikuma zinātnisko izvērtēšanu, </w:t>
       </w:r>
       <w:r w:rsidR="0063449A" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">omisija iepazīstas ar projektu pieteikumiem lēmuma pieņemšanai. Projekta apstiprināšanas gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="00F21AAE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">adome slēdz projekta līgumu un nodrošina turpmāku datu apstrādi projekta īstenošanas laikā, tai skaitā finansējuma administrēšanas un projekta īstenošanas progresa uzraudzības vajadzībām, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">auditam un revīzijai. Projekta īstenošanas noslēgumā </w:t>
+        <w:t xml:space="preserve">adome slēdz projekta līgumu un nodrošina turpmāku datu apstrādi projekta īstenošanas laikā, tai skaitā finansējuma administrēšanas un projekta īstenošanas progresa uzraudzības vajadzībām, auditam un revīzijai. Projekta īstenošanas noslēgumā </w:t>
       </w:r>
       <w:r w:rsidR="00F21AAE" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">adome projekta pieteikumu izvērtēšanai nodod projekta noslēguma zinātniskos pārskatus ekspertiem, kuri veic projekta noslēguma zinātniskā pārskata zinātnisko izvērtēšanu, kā arī </w:t>
       </w:r>
       <w:r w:rsidR="0063449A" w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>omisija veic gan projekta noslēguma zinātnisko pārskat</w:t>
       </w:r>
@@ -18749,52 +19463,61 @@
           <w:p w14:paraId="25095A23" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t>Projekta finansētājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72D3B280" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t xml:space="preserve">Apjoms </w:t>
             </w:r>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(euro</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00495E67">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E73C4C6" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:t>Periods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A50A589" w14:textId="4FBA9E2C" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="001E298D" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18913,50 +19636,51 @@
           </w:tcPr>
           <w:p w14:paraId="331688B4" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="050F6DBF" w14:textId="3FD97333" w:rsidR="002B0300" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">14. atbildīgā sadarbības partnera kontaktpersona projekta ietvaros ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -19158,51 +19882,50 @@
               </w:rPr>
               <w:tab/>
               <w:t>*                                   (datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B0300" w:rsidRPr="00495E67" w14:paraId="10A151BA" w14:textId="77777777" w:rsidTr="00295D87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37920F46" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7960C638" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
                 <w:tab w:val="left" w:pos="525"/>
               </w:tabs>
               <w:ind w:left="54"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19435,51 +20158,71 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Reģ. Nr. </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -20180,61 +20923,63 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> visam projekta īstenošanas periodam;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226BAF98" w14:textId="2D989B26" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -20330,50 +21075,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Darbības, kurām nav saimnieciska rakstura”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572D6610" w14:textId="43EA046F" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. apliecina, ka projekta finansēšanas gadījumā finanšu plūsmas, kas ienāk no valsts budžeta finansējuma pētniecībai, tiks nodalītas institūcijas grāmatvedībā kā darbības, kurām nav saimnieciska rakstura, </w:t>
       </w:r>
       <w:r w:rsidR="00B00DF8" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 2.2.</w:t>
       </w:r>
       <w:r w:rsidR="00B00DF8" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -20635,51 +21381,50 @@
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>un pārstāvēt sadarbības partneri visos ar projekta īstenošanu saistītajos jautājumos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DAE5AC" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parakstot šo apliecinājumu, esmu informēts, ka:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A99FF1" w14:textId="53CCF50F" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="002B0300">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1. personas datu apstrādes mērķis – </w:t>
       </w:r>
       <w:r w:rsidR="0063449A" w:rsidRPr="00495E67">
@@ -21216,50 +21961,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>adomes organizētajos projektu monitoringa un komunikācijas pasākumos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCE1F96" w14:textId="64D9BD71" w:rsidR="002B0300" w:rsidRDefault="002B0300" w:rsidP="00353425">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="301"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11. atbildīgā sadarbības partnera kontaktpersona projekta ietvaros ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -21488,51 +22234,50 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B0300" w:rsidRPr="00495E67" w14:paraId="42F78B33" w14:textId="77777777" w:rsidTr="00295D87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2640" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C18778E" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ieņemamais amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7561" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01AF73BB" w14:textId="77777777" w:rsidR="002B0300" w:rsidRPr="00495E67" w:rsidRDefault="002B0300" w:rsidP="00295D87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="349"/>
                 <w:tab w:val="left" w:pos="525"/>
               </w:tabs>
               <w:ind w:left="54"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B0300" w:rsidRPr="00495E67" w14:paraId="223F5B26" w14:textId="77777777" w:rsidTr="00295D87">
@@ -22668,51 +23413,73 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41F3308D" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>zināšanu un tehnoloģiju pārnese***</w:t>
+              <w:t xml:space="preserve">zināšanu un tehnoloģiju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pārnese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>***</w:t>
             </w:r>
             <w:r w:rsidR="00AD4EFA" w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22900,52 +23667,64 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="426D571F" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>zināšanu un tehnoloģiju pārnese</w:t>
-            </w:r>
+              <w:t xml:space="preserve">zināšanu un tehnoloģiju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pārnese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B4147A" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -23678,59 +24457,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159E84AB" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>funda-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>funda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D54517C" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālie pētījumi</w:t>
             </w:r>
           </w:p>
@@ -23738,119 +24529,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26C6F92F" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>rūpnie-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rūpnie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A5252B9" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>ciskie pētījumi</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ciskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="033C4419" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>eksperi-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eksperi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A0D3219" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālā izstrāde</w:t>
             </w:r>
           </w:p>
@@ -24020,59 +24847,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547ABA92" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>funda-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>funda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035458A6" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālie pētījumi</w:t>
             </w:r>
           </w:p>
@@ -24080,119 +24919,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55D97EBE" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>rūpnie-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rūpnie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E01FD6" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>ciskie pētījumi</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ciskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="183212EF" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>eksperi-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eksperi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="540D2B85" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālā izstrāde</w:t>
             </w:r>
           </w:p>
@@ -27371,52 +28246,64 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64B505C8" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>zināšanu un tehnoloģiju pārnese</w:t>
-            </w:r>
+              <w:t xml:space="preserve">zināšanu un tehnoloģiju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pārnese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FABAA2B" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -27593,52 +28480,64 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="179EFD66" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>zināšanu un tehnoloģiju pārnese</w:t>
-            </w:r>
+              <w:t xml:space="preserve">zināšanu un tehnoloģiju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>pārnese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="496BE621" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -28371,59 +29270,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A3D50C3" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>funda-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>funda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D501AE4" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālie pētījumi</w:t>
             </w:r>
           </w:p>
@@ -28431,119 +29342,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55244C55" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>rūpnie-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rūpnie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C9138DC" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>ciskie pētījumi</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ciskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A3F43EA" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>eksperi-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eksperi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="081D2261" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālā izstrāde</w:t>
             </w:r>
           </w:p>
@@ -28713,59 +29660,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1370D795" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>funda-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>funda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B0B22C1" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālie pētījumi</w:t>
             </w:r>
           </w:p>
@@ -28773,119 +29732,155 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="254125B9" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>rūpnie-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>rūpnie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F50FB5B" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>ciskie pētījumi</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ciskie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70C7A108" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00495E67">
-[...7 lines deleted...]
-              <w:t>eksperi-</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eksperi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00495E67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35799AFB" w14:textId="77777777" w:rsidR="00AC240D" w:rsidRPr="00495E67" w:rsidRDefault="00AC240D" w:rsidP="00836B6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00495E67">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mentālā izstrāde</w:t>
             </w:r>
           </w:p>
@@ -31951,51 +32946,73 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="00AD4EFA" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zināšanu un tehnoloģiju pārnese jāattēlo </w:t>
+        <w:t xml:space="preserve">Zināšanu un tehnoloģiju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pārnese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jāattēlo </w:t>
       </w:r>
       <w:r w:rsidR="0014309A" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD4EFA" w:rsidRPr="00495E67">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -34421,52 +35438,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D7446EF" w14:textId="5DAB07C9" w:rsidR="00A87825" w:rsidRPr="00CC5C9D" w:rsidRDefault="00697F4B" w:rsidP="00E021C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00A87825">
               <w:t xml:space="preserve">ublicēti oriģināli zinātniskie raksti </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
-              <w:t>Web of Science vai SCOPUS datubāzēs iekļautaj</w:t>
+              <w:t>Web</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
+              <w:t>Science</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A87825" w:rsidRPr="000D789B">
+              <w:t xml:space="preserve"> vai SCOPUS datubāzēs iekļautaj</w:t>
             </w:r>
             <w:r w:rsidR="00A87825">
               <w:t>os žurnālos vai konferenču rakstu krājumos</w:t>
             </w:r>
             <w:r>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20D22973" w14:textId="77777777" w:rsidR="00A87825" w:rsidRPr="00495E67" w:rsidRDefault="00A87825" w:rsidP="00A87825">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -34987,51 +36025,69 @@
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> par to, ka projekta </w:t>
       </w:r>
       <w:r w:rsidRPr="008B461A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>zinātniskajai grupai ir iepriekšēja pieredze rīcībpolitikas rekomendāciju izstrādē projekta pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="000E7E4B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>am atbilstošā apakšuzdevuma tvērumam</w:t>
+        <w:t xml:space="preserve">am atbilstošā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000E7E4B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>apakšuzdevuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000E7E4B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tvērumam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F51443A" w14:textId="75669C1B" w:rsidR="00E021C6" w:rsidRDefault="008B461A" w:rsidP="00E021C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B461A">
@@ -35405,61 +36461,72 @@
       <w:r w:rsidRPr="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00B33313">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>. apakšuzdevum</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>apakšuzdevum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>iem</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FA253A" w14:textId="1FFC7C9B" w:rsidR="00FF2EE4" w:rsidRDefault="0007094B" w:rsidP="00E021C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007094B">
         <w:rPr>
@@ -35610,52 +36677,63 @@
       <w:r w:rsidR="007427D0" w:rsidRPr="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r w:rsidR="00AB44D3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="007427D0" w:rsidRPr="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3.5. apakšuzdevumu</w:t>
-      </w:r>
+        <w:t xml:space="preserve">3.5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007427D0" w:rsidRPr="007427D0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>apakšuzdevumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007427D0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CA4BF1" w14:textId="3E1AD015" w:rsidR="00E021C6" w:rsidRDefault="00E021C6" w:rsidP="00FF0761">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AAB38AD" w14:textId="592035B2" w:rsidR="000403D9" w:rsidRPr="00440E3D" w:rsidRDefault="00E021C6" w:rsidP="00E10162">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
@@ -35672,61 +36750,61 @@
         </w:rPr>
         <w:t xml:space="preserve">Dokumentus pievieno, tos </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0537">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>augšupielādējot.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000403D9" w:rsidRPr="00440E3D" w:rsidSect="00B117C3">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1440" w:bottom="284" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="532E1A56" w14:textId="77777777" w:rsidR="0045057F" w:rsidRPr="00495E67" w:rsidRDefault="0045057F" w:rsidP="00AC240D">
+    <w:p w14:paraId="418E84DA" w14:textId="77777777" w:rsidR="006904A8" w:rsidRPr="00495E67" w:rsidRDefault="006904A8" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="032F9210" w14:textId="77777777" w:rsidR="0045057F" w:rsidRPr="00495E67" w:rsidRDefault="0045057F" w:rsidP="00AC240D">
+    <w:p w14:paraId="68FF9C51" w14:textId="77777777" w:rsidR="006904A8" w:rsidRPr="00495E67" w:rsidRDefault="006904A8" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -35830,155 +36908,161 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00E27BC3">
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="444C3900" w14:textId="77777777" w:rsidR="006C080C" w:rsidRPr="00495E67" w:rsidRDefault="006C080C" w:rsidP="00836B6B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19026B24" w14:textId="77777777" w:rsidR="0045057F" w:rsidRPr="00495E67" w:rsidRDefault="0045057F" w:rsidP="00AC240D">
+    <w:p w14:paraId="57A795BD" w14:textId="77777777" w:rsidR="006904A8" w:rsidRPr="00495E67" w:rsidRDefault="006904A8" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61152B2E" w14:textId="77777777" w:rsidR="0045057F" w:rsidRPr="00495E67" w:rsidRDefault="0045057F" w:rsidP="00AC240D">
+    <w:p w14:paraId="500ECCAF" w14:textId="77777777" w:rsidR="006904A8" w:rsidRPr="00495E67" w:rsidRDefault="006904A8" w:rsidP="00AC240D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="19405BF7" w14:textId="127D9D81" w:rsidR="006C080C" w:rsidRPr="00495E67" w:rsidRDefault="006C080C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t xml:space="preserve"> Iespējami vairāki 3.</w:t>
       </w:r>
       <w:r w:rsidR="009F54BD" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>punktā minētie sadarbības partneri</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="696C006B" w14:textId="4200C399" w:rsidR="006C080C" w:rsidRPr="00495E67" w:rsidRDefault="006C080C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
-        <w:t xml:space="preserve"> Iespējami vairāki 4.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E67">
+        <w:t>Iespējami vairāki 4.</w:t>
       </w:r>
       <w:r w:rsidR="009F54BD" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>punktā minētie sadarbības partneri</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="72266C1F" w14:textId="381D13F8" w:rsidR="006C080C" w:rsidRPr="00495E67" w:rsidRDefault="006C080C" w:rsidP="007322A6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00495E67">
           <w:rPr>
             <w:rStyle w:val="cf01"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/322468-par-zinatnes-tehnologijas-attistibas-un-inovacijas-pamatnostadnem-2021-2027-gadam</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="77F63AA7" w14:textId="73C2529B" w:rsidR="006C080C" w:rsidRPr="00495E67" w:rsidRDefault="006C080C" w:rsidP="002B0300">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
-        <w:t xml:space="preserve"> Skat. Ministru kabineta 2017.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E67">
+        <w:t>Skat. Ministru kabineta 2017.</w:t>
       </w:r>
       <w:r w:rsidR="00332AC7" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>gada 27.</w:t>
       </w:r>
       <w:r w:rsidR="00332AC7" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>jūnija noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00332AC7" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>381 “Nacionālās zinātniskās darbības informācijas sistēmas noteikumi” (turpmāk – MK noteikumi Nr. 381) 11.3. apakšpunktu, 11.¹ un 34.1 punktu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="57970651" w14:textId="29DF8275" w:rsidR="00D67B4B" w:rsidRPr="00495E67" w:rsidRDefault="00D67B4B" w:rsidP="00D67B4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -36101,88 +37185,155 @@
         <w:t>Finanšu izlūkošanas dienests: https://sankcijas.fid.gov.lv/sankciju-mekletajs;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F16A6D" w14:textId="3B5F1962" w:rsidR="00D67B4B" w:rsidRPr="00495E67" w:rsidRDefault="00D67B4B" w:rsidP="00923A62">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t>EU Sanctions Map (Eiropas Savienības sankciju karte / rīks): https://www.sanctionsmap.eu/#/main;</w:t>
+        <w:t xml:space="preserve">EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Sanctions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Map</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eiropas Savienības sankciju karte / rīks): https://www.sanctionsmap.eu/#/main;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3D2A18" w14:textId="4A5DA795" w:rsidR="00D67B4B" w:rsidRPr="00495E67" w:rsidRDefault="00D67B4B" w:rsidP="00923A62">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t>US OFAC — Sanctions List Search Tool: https://sanctionssearch.ofac.treas.gov/.</w:t>
+        <w:t xml:space="preserve">US OFAC — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Sanctions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List Search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00495E67">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>: https://sanctionssearch.ofac.treas.gov/.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="3C351400" w14:textId="01197C13" w:rsidR="006C080C" w:rsidRPr="002B0300" w:rsidRDefault="006C080C" w:rsidP="002B0300">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00495E67">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495E67">
-        <w:t xml:space="preserve"> Skat. Ministru kabineta 2017.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495E67">
+        <w:t>Skat. Ministru kabineta 2017.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F73" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>gada 27.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F73" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>jūnija noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F73" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>381 “Nacionālās zinātniskās darbības informācijas sistēmas noteikumi” (turpmāk – MK noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F73" w:rsidRPr="00495E67">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00495E67">
         <w:t>381) 11.3.</w:t>
       </w:r>
@@ -37323,50 +38474,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1653679320">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1506021087">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1867405246">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="476265457">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="954630065">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1754862844">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0MDQwMTcxNTIwsTA2sjBX0lEKTi0uzszPAykwqgUAXvY4jiwAAAA="/>
   </w:docVars>
@@ -37758,50 +38910,51 @@
     <w:rsid w:val="00624465"/>
     <w:rsid w:val="006245B3"/>
     <w:rsid w:val="0062490B"/>
     <w:rsid w:val="00630B11"/>
     <w:rsid w:val="00631FE6"/>
     <w:rsid w:val="0063449A"/>
     <w:rsid w:val="00636440"/>
     <w:rsid w:val="00636A2A"/>
     <w:rsid w:val="00641AFA"/>
     <w:rsid w:val="00642046"/>
     <w:rsid w:val="006435DA"/>
     <w:rsid w:val="00643FCA"/>
     <w:rsid w:val="0064499D"/>
     <w:rsid w:val="00644A92"/>
     <w:rsid w:val="006471D4"/>
     <w:rsid w:val="006519DB"/>
     <w:rsid w:val="00652647"/>
     <w:rsid w:val="006527CC"/>
     <w:rsid w:val="00654E84"/>
     <w:rsid w:val="00657B90"/>
     <w:rsid w:val="0066102D"/>
     <w:rsid w:val="0066162C"/>
     <w:rsid w:val="00661ADB"/>
     <w:rsid w:val="00666325"/>
     <w:rsid w:val="00666E66"/>
+    <w:rsid w:val="006904A8"/>
     <w:rsid w:val="0069113D"/>
     <w:rsid w:val="00691C9B"/>
     <w:rsid w:val="00694552"/>
     <w:rsid w:val="0069742D"/>
     <w:rsid w:val="00697F4B"/>
     <w:rsid w:val="006A1A35"/>
     <w:rsid w:val="006A1C6E"/>
     <w:rsid w:val="006A2338"/>
     <w:rsid w:val="006A23A4"/>
     <w:rsid w:val="006A67F2"/>
     <w:rsid w:val="006B1D30"/>
     <w:rsid w:val="006B33E7"/>
     <w:rsid w:val="006B42FA"/>
     <w:rsid w:val="006B5E48"/>
     <w:rsid w:val="006C080C"/>
     <w:rsid w:val="006C11DC"/>
     <w:rsid w:val="006C4460"/>
     <w:rsid w:val="006C7F1E"/>
     <w:rsid w:val="006D388C"/>
     <w:rsid w:val="006D761E"/>
     <w:rsid w:val="006E1086"/>
     <w:rsid w:val="006E479D"/>
     <w:rsid w:val="006E533A"/>
     <w:rsid w:val="006E550E"/>
     <w:rsid w:val="006E6A5E"/>
@@ -37849,50 +39002,51 @@
     <w:rsid w:val="00763C4F"/>
     <w:rsid w:val="007661F0"/>
     <w:rsid w:val="0077163B"/>
     <w:rsid w:val="0077249D"/>
     <w:rsid w:val="0077323C"/>
     <w:rsid w:val="00775396"/>
     <w:rsid w:val="00784926"/>
     <w:rsid w:val="007868A3"/>
     <w:rsid w:val="007876A5"/>
     <w:rsid w:val="00793C06"/>
     <w:rsid w:val="00794A4F"/>
     <w:rsid w:val="00795583"/>
     <w:rsid w:val="007961F2"/>
     <w:rsid w:val="007A06F9"/>
     <w:rsid w:val="007A15FC"/>
     <w:rsid w:val="007A388F"/>
     <w:rsid w:val="007A4C3B"/>
     <w:rsid w:val="007B09C8"/>
     <w:rsid w:val="007B2475"/>
     <w:rsid w:val="007B2675"/>
     <w:rsid w:val="007C1D44"/>
     <w:rsid w:val="007C33A6"/>
     <w:rsid w:val="007C5AE2"/>
     <w:rsid w:val="007C78D1"/>
     <w:rsid w:val="007D014E"/>
+    <w:rsid w:val="007D0301"/>
     <w:rsid w:val="007D0638"/>
     <w:rsid w:val="007D1340"/>
     <w:rsid w:val="007D14AC"/>
     <w:rsid w:val="007D5B91"/>
     <w:rsid w:val="007D781B"/>
     <w:rsid w:val="007E1ED1"/>
     <w:rsid w:val="007E78C0"/>
     <w:rsid w:val="007F0E88"/>
     <w:rsid w:val="007F2BDD"/>
     <w:rsid w:val="007F2C9F"/>
     <w:rsid w:val="00801981"/>
     <w:rsid w:val="008032F9"/>
     <w:rsid w:val="008040E9"/>
     <w:rsid w:val="008069DE"/>
     <w:rsid w:val="008139CA"/>
     <w:rsid w:val="008159B5"/>
     <w:rsid w:val="00816D6C"/>
     <w:rsid w:val="00822ACE"/>
     <w:rsid w:val="00823E92"/>
     <w:rsid w:val="008338E7"/>
     <w:rsid w:val="00834CA9"/>
     <w:rsid w:val="00835CBE"/>
     <w:rsid w:val="00835DEA"/>
     <w:rsid w:val="00836B6B"/>
     <w:rsid w:val="00840D92"/>
@@ -37949,50 +39103,51 @@
     <w:rsid w:val="008E6F0A"/>
     <w:rsid w:val="008E74FC"/>
     <w:rsid w:val="008E7AC3"/>
     <w:rsid w:val="008F402E"/>
     <w:rsid w:val="0090114C"/>
     <w:rsid w:val="00906B50"/>
     <w:rsid w:val="00907A78"/>
     <w:rsid w:val="00912605"/>
     <w:rsid w:val="00912B31"/>
     <w:rsid w:val="009227FE"/>
     <w:rsid w:val="00923A62"/>
     <w:rsid w:val="009250AB"/>
     <w:rsid w:val="00933531"/>
     <w:rsid w:val="00934115"/>
     <w:rsid w:val="009429E2"/>
     <w:rsid w:val="00946844"/>
     <w:rsid w:val="00947D10"/>
     <w:rsid w:val="00950410"/>
     <w:rsid w:val="009567F2"/>
     <w:rsid w:val="00957F25"/>
     <w:rsid w:val="009603D8"/>
     <w:rsid w:val="00973A89"/>
     <w:rsid w:val="00976BA1"/>
     <w:rsid w:val="0098737E"/>
     <w:rsid w:val="00990BCD"/>
+    <w:rsid w:val="00991397"/>
     <w:rsid w:val="009913FB"/>
     <w:rsid w:val="009938EF"/>
     <w:rsid w:val="00997262"/>
     <w:rsid w:val="009A2BB7"/>
     <w:rsid w:val="009A36C1"/>
     <w:rsid w:val="009B65AA"/>
     <w:rsid w:val="009B70DF"/>
     <w:rsid w:val="009B767B"/>
     <w:rsid w:val="009C3F3E"/>
     <w:rsid w:val="009C48B0"/>
     <w:rsid w:val="009C5A99"/>
     <w:rsid w:val="009D4493"/>
     <w:rsid w:val="009D53F2"/>
     <w:rsid w:val="009E0562"/>
     <w:rsid w:val="009E1CA0"/>
     <w:rsid w:val="009E7CE6"/>
     <w:rsid w:val="009F00DB"/>
     <w:rsid w:val="009F099F"/>
     <w:rsid w:val="009F2023"/>
     <w:rsid w:val="009F33EA"/>
     <w:rsid w:val="009F4DA7"/>
     <w:rsid w:val="009F54BD"/>
     <w:rsid w:val="009F573D"/>
     <w:rsid w:val="009F6024"/>
     <w:rsid w:val="00A0008E"/>
@@ -39741,50 +40896,51 @@
     <w:rsid w:val="002A00CE"/>
     <w:rsid w:val="002A19AA"/>
     <w:rsid w:val="002C1294"/>
     <w:rsid w:val="002D68E0"/>
     <w:rsid w:val="002E16F5"/>
     <w:rsid w:val="002F0255"/>
     <w:rsid w:val="003051CF"/>
     <w:rsid w:val="00325914"/>
     <w:rsid w:val="00331EEC"/>
     <w:rsid w:val="00343B45"/>
     <w:rsid w:val="00347771"/>
     <w:rsid w:val="00355D7C"/>
     <w:rsid w:val="00355E8A"/>
     <w:rsid w:val="0039787F"/>
     <w:rsid w:val="003978C7"/>
     <w:rsid w:val="003A15B2"/>
     <w:rsid w:val="003B0770"/>
     <w:rsid w:val="003C15F9"/>
     <w:rsid w:val="003C4A10"/>
     <w:rsid w:val="003D6C4B"/>
     <w:rsid w:val="003E24FC"/>
     <w:rsid w:val="003F0F57"/>
     <w:rsid w:val="00401E43"/>
     <w:rsid w:val="00412C35"/>
     <w:rsid w:val="00416BA9"/>
+    <w:rsid w:val="00425AB0"/>
     <w:rsid w:val="004308F8"/>
     <w:rsid w:val="0043385E"/>
     <w:rsid w:val="0044380D"/>
     <w:rsid w:val="00475511"/>
     <w:rsid w:val="00477300"/>
     <w:rsid w:val="0048047C"/>
     <w:rsid w:val="00484727"/>
     <w:rsid w:val="0049095C"/>
     <w:rsid w:val="004B477D"/>
     <w:rsid w:val="004B52DE"/>
     <w:rsid w:val="004C10D0"/>
     <w:rsid w:val="004C4487"/>
     <w:rsid w:val="004D3ECF"/>
     <w:rsid w:val="004E7BD5"/>
     <w:rsid w:val="00502AFC"/>
     <w:rsid w:val="00503DF5"/>
     <w:rsid w:val="00507A10"/>
     <w:rsid w:val="00514F1C"/>
     <w:rsid w:val="0051640D"/>
     <w:rsid w:val="0052142D"/>
     <w:rsid w:val="005251E2"/>
     <w:rsid w:val="005505B3"/>
     <w:rsid w:val="00565549"/>
     <w:rsid w:val="00573F37"/>
     <w:rsid w:val="005A2435"/>
@@ -39818,50 +40974,51 @@
     <w:rsid w:val="0076735F"/>
     <w:rsid w:val="0077323C"/>
     <w:rsid w:val="007876A5"/>
     <w:rsid w:val="00792E11"/>
     <w:rsid w:val="007B6029"/>
     <w:rsid w:val="007C4269"/>
     <w:rsid w:val="0081089E"/>
     <w:rsid w:val="008139CA"/>
     <w:rsid w:val="00823E92"/>
     <w:rsid w:val="008338E7"/>
     <w:rsid w:val="00855B63"/>
     <w:rsid w:val="00857DBA"/>
     <w:rsid w:val="00863158"/>
     <w:rsid w:val="00866356"/>
     <w:rsid w:val="00892C81"/>
     <w:rsid w:val="00894A96"/>
     <w:rsid w:val="008A76CE"/>
     <w:rsid w:val="008C5EB2"/>
     <w:rsid w:val="009045D0"/>
     <w:rsid w:val="00931F53"/>
     <w:rsid w:val="009328A2"/>
     <w:rsid w:val="009358C5"/>
     <w:rsid w:val="00936C34"/>
     <w:rsid w:val="009547A6"/>
     <w:rsid w:val="00967EA3"/>
+    <w:rsid w:val="00991397"/>
     <w:rsid w:val="009A16A4"/>
     <w:rsid w:val="009B7552"/>
     <w:rsid w:val="009D0AD8"/>
     <w:rsid w:val="009E1CA0"/>
     <w:rsid w:val="009E6731"/>
     <w:rsid w:val="00A0404B"/>
     <w:rsid w:val="00A11663"/>
     <w:rsid w:val="00A1419F"/>
     <w:rsid w:val="00A17C30"/>
     <w:rsid w:val="00A711D1"/>
     <w:rsid w:val="00A746B3"/>
     <w:rsid w:val="00A74E60"/>
     <w:rsid w:val="00A82A4F"/>
     <w:rsid w:val="00A850FE"/>
     <w:rsid w:val="00A86A97"/>
     <w:rsid w:val="00A913C1"/>
     <w:rsid w:val="00A94D2D"/>
     <w:rsid w:val="00AF615F"/>
     <w:rsid w:val="00B014DC"/>
     <w:rsid w:val="00B01F2C"/>
     <w:rsid w:val="00B03D87"/>
     <w:rsid w:val="00B13B53"/>
     <w:rsid w:val="00B2593C"/>
     <w:rsid w:val="00B2701E"/>
     <w:rsid w:val="00B3252C"/>
@@ -40407,64 +41564,50 @@
     <w:name w:val="9EFCEA57E9BD4BB2B5D6E2C48CF8236D"/>
     <w:rsid w:val="009B7552"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34BE0D159DF243729CE9CEC8C5B719B1">
     <w:name w:val="34BE0D159DF243729CE9CEC8C5B719B1"/>
     <w:rsid w:val="009B7552"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65414235395C46CBB76E77EC61D4C548">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -40713,77 +41856,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380A5897-8AC6-49AD-A6A6-C4A080739A68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>26209</Words>
-  <Characters>14940</Characters>
+  <Words>26276</Words>
+  <Characters>14978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41067</CharactersWithSpaces>
+  <CharactersWithSpaces>41172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sanda.roze@lzp.gov.lv</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>