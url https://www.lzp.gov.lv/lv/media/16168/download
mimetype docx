--- v0 (2026-10-16)
+++ v1 (2026-11-05)
@@ -2474,57 +2474,57 @@
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>ētījuma jautājumi</w:t>
           </w:r>
           <w:r w:rsidR="00C8414E">
             <w:t>: Kāda ir esošo fiskālās politikas instrumentu un kompensācijas mehānismu ietekme uz Latvijas iedzīvotāju uztura un fizisko aktivitāšu paradumiem? Kuri būtu efektīvākie fiskālās politikas instrumenti un kompensācijas mehānismi Latvijas iedzīvotājiem fizisko aktivitāšu un veselīgas pārtikas patēriņa veicināšanai? Kādā veidā šie instrumenti un mehānismi būtu ieviešami Latvijā? Kā, ieviešot šādus instrumentus un mehānismus, mainītos iedzīvotāju veselīga dzīvesveida paradumi?</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0107F5D8" w14:textId="77777777" w:rsidR="00C8414E" w:rsidRDefault="00C8414E" w:rsidP="00C8414E">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="720"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">2. attīstīt jaunas zināšanas un risinājumus  bērnu psihiskās un </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>somatiskās</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:t xml:space="preserve"> veselības aprūpes pakalpojumu un to pieejamības uzlabošanai:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4C33E941" w14:textId="77777777" w:rsidR="00AB47CD" w:rsidRDefault="00C8414E" w:rsidP="00C8414E">
+        <w:p w14:paraId="4C33E941" w14:textId="0181632C" w:rsidR="00AB47CD" w:rsidRDefault="00C8414E" w:rsidP="00C8414E">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="720"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">2.1. sadarbībā ar metodiskās vadības institūcijām īstenota bērna dzīves pirmo 1000 dienu izpēte Latvijā, veicot holistisku </w:t>
+            <w:t xml:space="preserve">2.1. īstenota bērna dzīves pirmo 1000 dienu izpēte Latvijā, veicot holistisku </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>izvērtējumu</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:t xml:space="preserve"> par medicīniskajiem, psiholoģiskajiem un sociālajiem aspektiem, tai skaitā ietverot iedzimto patoloģiju, dzīves apstākļu, dzīvesveida ietekmi uz veselības stāvokli un ilgtermiņa prognozēm. Sniegti priekšlikumi bērnu veselības aprūpes pakalpojumu uzlabošanai Latvijā, tai skaitā datu bērnu veselības aprūpes pieejamības uzlabošanai</w:t>
           </w:r>
           <w:r w:rsidR="00AB47CD">
             <w:t>;</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="296F03E3" w14:textId="3E9B4930" w:rsidR="00C8414E" w:rsidRDefault="00AB47CD" w:rsidP="00C8414E">
           <w:pPr>
             <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             <w:ind w:firstLine="720"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>P</w:t>
           </w:r>
           <w:r w:rsidR="00C8414E" w:rsidRPr="00881334">
@@ -5054,51 +5054,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="000871A1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB7E03" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Projekta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F718FF1" w14:textId="10DA40D5" w:rsidR="00FB7E03" w:rsidRPr="00814611" w:rsidRDefault="00BC2DAF" w:rsidP="00C80D88">
+          <w:p w14:paraId="6F718FF1" w14:textId="384DE9D7" w:rsidR="00FB7E03" w:rsidRPr="00814611" w:rsidRDefault="00BC2DAF" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Viens teikums</w:t>
             </w:r>
             <w:r w:rsidR="00FB7E03" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> kas</w:t>
             </w:r>
             <w:r w:rsidR="00FB7E03" w:rsidRPr="00814611">
@@ -5108,50 +5108,56 @@
               <w:t xml:space="preserve"> atspoguļo </w:t>
             </w:r>
             <w:r w:rsidR="00C35953" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">projekta </w:t>
             </w:r>
             <w:r w:rsidR="00FB7E03" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>mērķi</w:t>
             </w:r>
             <w:r w:rsidR="00AA0AF0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>, ieteicams, lai tas būtu īss un konkrēts</w:t>
             </w:r>
             <w:r w:rsidR="000D2563">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B91EE6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (informāciju sniedz abās valodās – latviešu un angļu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB7E03" w:rsidRPr="00814611" w14:paraId="18135991" w14:textId="77777777" w:rsidTr="00295845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2669" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C314346" w14:textId="57441873" w:rsidR="00FB7E03" w:rsidRPr="00A324CB" w:rsidRDefault="000232D9" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A324CB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DE40A6" w:rsidRPr="00A324CB">
               <w:rPr>
@@ -5912,51 +5918,51 @@
             </w:r>
             <w:r w:rsidR="00295845" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00DC58F9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00295845" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Projekta mērķis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D77565" w14:textId="5BDB5651" w:rsidR="00295845" w:rsidRPr="00814611" w:rsidRDefault="00295845" w:rsidP="00C80D88">
+          <w:p w14:paraId="11D77565" w14:textId="24FAD700" w:rsidR="00295845" w:rsidRPr="00814611" w:rsidRDefault="00295845" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Norāda projekta mērķi vienā teikumā</w:t>
             </w:r>
             <w:r w:rsidR="00357022" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (ma</w:t>
             </w:r>
             <w:r w:rsidR="00AA6136" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">ksimāli </w:t>
             </w:r>
             <w:r w:rsidR="00357022" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -6029,50 +6035,56 @@
               <w:t xml:space="preserve"> uzdevum</w:t>
             </w:r>
             <w:r w:rsidR="003E0714">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00357022" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="007A0864">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611" w:rsidDel="00295845">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B91EE6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>(informāciju sniedz abās valodās – latviešu un angļu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00295845" w:rsidRPr="00814611" w14:paraId="1C0A95AB" w14:textId="77777777" w:rsidTr="00295845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2669" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D27400E" w14:textId="7CDC480A" w:rsidR="00295845" w:rsidRPr="00814611" w:rsidRDefault="00A324CB" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00357022" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
@@ -6289,86 +6301,100 @@
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="0052589C" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00357022" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamatojums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0FF4E7" w14:textId="088B545F" w:rsidR="00295845" w:rsidRPr="00814611" w:rsidRDefault="00AA0AF0" w:rsidP="00C80D88">
+          <w:p w14:paraId="0AADB3B3" w14:textId="77777777" w:rsidR="00B91EE6" w:rsidRDefault="00AA0AF0" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Pamato norādītā uzdevuma izvēli</w:t>
             </w:r>
             <w:r w:rsidR="00A324CB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="007A0864">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidR="00A324CB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>a attiecināms)</w:t>
             </w:r>
             <w:r w:rsidR="007A0864">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0FF4E7" w14:textId="44D38BB4" w:rsidR="00295845" w:rsidRPr="00814611" w:rsidRDefault="00B91EE6" w:rsidP="00C80D88">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>(informāciju sniedz abās valodās – latviešu un angļu).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00357022" w:rsidRPr="00814611" w14:paraId="29A1FBF1" w14:textId="77777777" w:rsidTr="00295845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2669" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="001BEC72" w14:textId="7E5C2A82" w:rsidR="00357022" w:rsidRPr="00814611" w:rsidRDefault="003E40F0" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A324CB">
               <w:rPr>
                 <w:b/>
@@ -6683,80 +6709,94 @@
             <w:r w:rsidR="0052589C" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00042FF4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="0052589C" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>adomes interneta vietnēs</w:t>
             </w:r>
             <w:r w:rsidR="008A0B88">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269CEED4" w14:textId="2FC7DAA3" w:rsidR="00357022" w:rsidRPr="00814611" w:rsidRDefault="0052589C" w:rsidP="00C80D88">
+          <w:p w14:paraId="3BA91AB3" w14:textId="77777777" w:rsidR="00357022" w:rsidRDefault="0052589C" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ne vairāk kā 1500 rakstu zīm</w:t>
             </w:r>
             <w:r w:rsidR="008A0B88">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>ju</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (ieskaitot atstarpes)</w:t>
             </w:r>
             <w:r w:rsidR="008A0B88">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269CEED4" w14:textId="7BEA1672" w:rsidR="00B91EE6" w:rsidRPr="00814611" w:rsidRDefault="00B91EE6" w:rsidP="00B91EE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>(informāciju sniedz abās valodās – latviešu un angļu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00357022" w:rsidRPr="00814611" w14:paraId="274D563B" w14:textId="77777777" w:rsidTr="00295845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2669" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA5D2D1" w14:textId="21CF22D5" w:rsidR="00357022" w:rsidRPr="00814611" w:rsidRDefault="0052589C" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A324CB">
               <w:rPr>
                 <w:b/>
@@ -6765,80 +6805,100 @@
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00DC58F9">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Atslēgas vārdi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B95060" w14:textId="4374CF03" w:rsidR="00357022" w:rsidRPr="00814611" w:rsidRDefault="0052589C" w:rsidP="00C80D88">
+          <w:p w14:paraId="3B442F6E" w14:textId="77777777" w:rsidR="004E1DBB" w:rsidRDefault="0052589C" w:rsidP="00B91EE6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Norāda ne vairāk kā 5 </w:t>
             </w:r>
             <w:r w:rsidR="008E637F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">(piecus) </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>atslēgas vārdus</w:t>
             </w:r>
             <w:r w:rsidR="008A0B88">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B91EE6">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B95060" w14:textId="6635DBF5" w:rsidR="00357022" w:rsidRPr="00814611" w:rsidRDefault="00B91EE6" w:rsidP="00B91EE6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>(informāciju sniedz abās valodās – latviešu un angļu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052589C" w:rsidRPr="009A6004" w14:paraId="4932697E" w14:textId="77777777" w:rsidTr="00295845">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2669" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336641CD" w14:textId="22780E96" w:rsidR="0052589C" w:rsidRPr="009A6004" w:rsidRDefault="0052589C" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6004">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00A324CB" w:rsidRPr="009A6004">
               <w:rPr>
                 <w:b/>
@@ -7325,88 +7385,80 @@
               </w:rPr>
               <w:t>Pievieno parakstītu CV saskaņā ar projekta pieteikuma C daļu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6FF1" w:rsidRPr="00814611" w14:paraId="630CFD0B" w14:textId="77777777" w:rsidTr="000D4C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="759E1E5D" w14:textId="77777777" w:rsidR="007F6FF1" w:rsidRPr="00814611" w:rsidRDefault="007F6FF1" w:rsidP="000D4C31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Projekta izpildītāji</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t>kuri nav studējošie</w:t>
+              <w:t>, kuri nav studējošie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFFD7EF" w14:textId="77777777" w:rsidR="007F6FF1" w:rsidRPr="00814611" w:rsidRDefault="007F6FF1" w:rsidP="000D4C31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Norāda pārstāvēto institūciju</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0BD94B" w14:textId="77777777" w:rsidR="007F6FF1" w:rsidRPr="00D006F2" w:rsidRDefault="007F6FF1" w:rsidP="000D4C31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D006F2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Var izvēlēties, vai norādīt vārdu un uzvārdu</w:t>
             </w:r>
           </w:p>
@@ -7421,81 +7473,72 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D006F2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Norāda projekta izpildītāja vidējo slodzi </w:t>
             </w:r>
             <w:r w:rsidR="00A35B0F">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">par </w:t>
             </w:r>
             <w:r w:rsidRPr="00D006F2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">katru </w:t>
-[...7 lines deleted...]
-              <w:t>projekta īstenošanas gadu</w:t>
+              <w:t>katru projekta īstenošanas gadu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AE7A0B4" w14:textId="77777777" w:rsidR="007F6FF1" w:rsidRPr="00D006F2" w:rsidRDefault="007F6FF1" w:rsidP="000D4C31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D006F2">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta izpildītāju CV netiek pievienots</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6FF1" w:rsidRPr="00814611" w14:paraId="3AFC0D3E" w14:textId="77777777" w:rsidTr="000D4C31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1643" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04547F2B" w14:textId="77777777" w:rsidR="007F6FF1" w:rsidRPr="00814611" w:rsidRDefault="007F6FF1" w:rsidP="000D4C31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta izpildītāji </w:t>
@@ -8839,100 +8882,93 @@
               <w:t>u)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF338D" w:rsidRPr="00814611" w14:paraId="6ACB4B50" w14:textId="62F6B241" w:rsidTr="00097C45">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="591" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="531CB00D" w14:textId="20FC7A48" w:rsidR="00AF338D" w:rsidRPr="00814611" w:rsidRDefault="00AF338D" w:rsidP="002339B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9AD3CB" w14:textId="365581E9" w:rsidR="00AF338D" w:rsidRPr="00814611" w:rsidRDefault="00AF338D" w:rsidP="002339B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventāra, instrumentu un materiālu iegādes izmaksas un </w:t>
-[...6 lines deleted...]
-              <w:t>piegādes izmaksas/EKK 2300</w:t>
+              <w:t>Inventāra, instrumentu un materiālu iegādes izmaksas un piegādes izmaksas/EKK 2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="2F4AFCA6" w14:textId="539877BC" w:rsidR="00AF338D" w:rsidRPr="00814611" w:rsidRDefault="00AF338D" w:rsidP="002339B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Norāda projekta īstenošanai nepieciešamā </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>inventāra, instrumentu un materiālu iegāde</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s izmaksas un piegādes izmaksas</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10322,50 +10358,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D285729" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00A32847" w:rsidRDefault="00AF40BD" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A32847">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Skaits </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FA473AB" w14:textId="50089409" w:rsidR="00AF40BD" w:rsidRPr="00814611" w:rsidRDefault="00AF40BD" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Skaitu norāda projekta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10415,51 +10452,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF40BD" w:rsidRPr="00814611" w14:paraId="587F9394" w14:textId="77777777" w:rsidTr="002F74EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F1AED06" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00814611" w:rsidRDefault="00AF40BD" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4703F544" w14:textId="7DF67EB9" w:rsidR="00AF40BD" w:rsidRPr="00652391" w:rsidRDefault="00B77EFC" w:rsidP="00034F09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00290254">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12677,50 +12713,51 @@
       <w:tr w:rsidR="00AF40BD" w:rsidRPr="00814611" w14:paraId="722ECA77" w14:textId="77777777" w:rsidTr="002F74EC">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799A7F14" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00814611" w:rsidRDefault="00AF40BD" w:rsidP="00C80D88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1110"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370A29A9" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00652391" w:rsidRDefault="00AF40BD" w:rsidP="00A17527">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1110"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652391">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reģistrēti starptautiskās institūcijās (piemēram, WIPO, EPO)</w:t>
@@ -12753,51 +12790,50 @@
       <w:tr w:rsidR="00AF40BD" w:rsidRPr="00814611" w14:paraId="2E9EA197" w14:textId="77777777" w:rsidTr="002F74EC">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="081A254E" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00814611" w:rsidRDefault="00AF40BD" w:rsidP="00C80D88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1110"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E15CE5E" w14:textId="77777777" w:rsidR="00AF40BD" w:rsidRPr="00652391" w:rsidRDefault="00AF40BD" w:rsidP="00A17527">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1110"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652391">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reģistrēti Latvijā</w:t>
@@ -12840,59 +12876,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25486788" w14:textId="20CD18D7" w:rsidR="00FE4374" w:rsidRDefault="001E0882" w:rsidP="008A2916">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidR="00AF40BD" w:rsidRPr="00652391">
-              <w:t xml:space="preserve">iņojumi par </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ieteikumiem un </w:t>
+              <w:t xml:space="preserve">iņojumi par rīcībpolitikas ieteikumiem un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AF40BD" w:rsidRPr="00652391">
               <w:t>rīcībpolitiku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AF40BD" w:rsidRPr="00652391">
               <w:t xml:space="preserve"> ietekmi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72E03F9C" w14:textId="65B8960F" w:rsidR="00AF40BD" w:rsidRPr="00652391" w:rsidRDefault="00FE4374" w:rsidP="008A2916">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
@@ -14276,75 +14304,75 @@
             <w:r w:rsidRPr="00814611">
               <w:t xml:space="preserve">apjoms </w:t>
             </w:r>
             <w:r w:rsidRPr="009E6124">
               <w:t xml:space="preserve">nepārsniedz </w:t>
             </w:r>
             <w:r w:rsidR="00EA2058" w:rsidRPr="009E6124">
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00A3692F" w:rsidRPr="009E6124">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E6124">
               <w:t>lappuses;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8065D3" w14:textId="71F98057" w:rsidR="007E2E3D" w:rsidRPr="009E6124" w:rsidRDefault="007E2E3D" w:rsidP="009D1FDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="009E6124">
+              <w:lastRenderedPageBreak/>
               <w:t>burtu lielums – ne mazāks par 11;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41CF45D1" w14:textId="562B2846" w:rsidR="007E2E3D" w:rsidRPr="009E6124" w:rsidRDefault="007E2E3D" w:rsidP="009D1FDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="009E6124">
               <w:t>vienkāršā rindstarpa;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47B627A3" w14:textId="57222CB5" w:rsidR="007E2E3D" w:rsidRPr="009E6124" w:rsidRDefault="007E2E3D" w:rsidP="009D1FDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="009E6124">
-              <w:lastRenderedPageBreak/>
               <w:t>atkāpes no malām – 2 cm no katras puses, 1,5 cm no augšas un apakšas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="321B6159" w14:textId="35D1E1D4" w:rsidR="007E2E3D" w:rsidRPr="009E6124" w:rsidRDefault="007E2E3D" w:rsidP="009D1FDB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="009E6124">
               <w:t>visas tabulas, diagrammas, atsauces/atsauču saraksts un citi elementi ir iekļaujami pro</w:t>
             </w:r>
             <w:r w:rsidR="00D72762" w:rsidRPr="009E6124">
               <w:t xml:space="preserve">jekta aprakstā, nepārsniedzot </w:t>
             </w:r>
             <w:r w:rsidR="00762C3A">
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00A3692F" w:rsidRPr="009E6124">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E6124">
               <w:t>lappuses</w:t>
@@ -15305,910 +15333,886 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>tai skaitā</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7237">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aprakstot, kādi MI rīki, kādā kontekstā un ar kādiem uzdevumiem izmantoti projekta pieteikuma satura veidošanā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627A5D35" w14:textId="219C19A2" w:rsidR="00DC5243" w:rsidRPr="00BC1704" w:rsidRDefault="00DC5243" w:rsidP="00A625A8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1704">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Detalizēti apraksta pētījuma metodoloģiju un pētniecības pieeju izvirzītā mērķa sasniegšanai. Ieteicams izcelt, kādus inovatīvus metodoloģiskos risinājumus pielietos projekta ietvaros.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6225BF52" w14:textId="43584F66" w:rsidR="0074530E" w:rsidRPr="00BC1704" w:rsidRDefault="0074530E" w:rsidP="00A625A8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Apraksta</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projektā iekļauto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētījum</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metodoloģiju un pētniecības pieeju. Ja projekts paredz pētniecību saistībā ar cilvēkiem, </w:t>
+            </w:r>
+            <w:r w:rsidR="007E138B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>rojekta iesniedzējs aprakst</w:t>
+            </w:r>
+            <w:r w:rsidR="00F17A83" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a arī pētījuma ētiskos aspektus</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BC1FD4" w14:textId="361D2968" w:rsidR="00547B53" w:rsidRPr="00D71AF4" w:rsidRDefault="00547B53" w:rsidP="00C80D88">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1BAA" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>. Sadarbības partner</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1B23" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>a/</w:t>
+            </w:r>
+            <w:r w:rsidR="004F1188" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">u </w:t>
+            </w:r>
+            <w:r w:rsidR="005F79B3" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ieguldījums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta mērķa un uzdevumu sasniegšan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F17A83" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ā un savstarpējā papildinātība (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ja attiecināms</w:t>
+            </w:r>
+            <w:r w:rsidR="00F17A83" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3186C6" w14:textId="5B7594DB" w:rsidR="00B9550A" w:rsidRPr="00BC1704" w:rsidRDefault="00B9550A" w:rsidP="00C80D88">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Apraksta, kāda ir sadarbības partner</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1B23" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE14C2">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>u (ja attiecināms)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> loma un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nozīme projekta mērķa sasniegšanā, tai skaitā sadarbības partnera</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1B23" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE14C2">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1B23" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zinātniskā kapacitāte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE46C4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">un ka </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>pieejamie resursi ir pietiekami, lai noteiktajā laikā sasniegtu projekta mērķi un izpildītu uzdevumus</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4B4E" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Pamato </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">katra </w:t>
+            </w:r>
+            <w:r w:rsidR="000A4B4E" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>sadarbības partnera piesaistīšanas nepieciešamību</w:t>
+            </w:r>
+            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE31130" w14:textId="70516649" w:rsidR="00833A9F" w:rsidRPr="00BC1704" w:rsidRDefault="0074530E" w:rsidP="00E1042B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00833A9F" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>. Ietekme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A9BE65" w14:textId="145F8A59" w:rsidR="00067F4C" w:rsidRPr="00BC1704" w:rsidRDefault="00067F4C" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:t xml:space="preserve">Sadaļā obligāti jāiekļauj plāns MK rīkojuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76FB6">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE14C2">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:t xml:space="preserve">punktā noteikto sasniedzamo rezultātu sasniegšanai un MK rīkojuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76FB6">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE14C2">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:t>punktā noteikto horizontālo uzdevumu izpildei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7D3294" w14:textId="51DED4A4" w:rsidR="00D7650A" w:rsidRPr="00D71AF4" w:rsidRDefault="00833A9F" w:rsidP="00D7650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F3DCE">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00225A12" w:rsidRPr="005068AA">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta un tā rezultātu ietekme uz </w:t>
+            </w:r>
+            <w:r w:rsidR="002F2AE7" w:rsidRPr="005068AA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>slimību profilakses</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, sabiedrības veselības</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2AE7" w:rsidRPr="005068AA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="002F2AE7" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">veselības aprūpes sistēmas </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA2D70" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">efektivitātes un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EA2D70" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>noturībspējas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EA2D70" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stiprināšanu un uz šo jomu</w:t>
+            </w:r>
+            <w:r w:rsidR="001851A8" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pētniecības kopienas attīstību Latvijā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F22787F" w14:textId="610A4A1B" w:rsidR="00C1064E" w:rsidRDefault="00C1064E" w:rsidP="00A06721">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12CAFE1E" w14:textId="22D7DDFD" w:rsidR="00427071" w:rsidRPr="00A5707D" w:rsidRDefault="00427071" w:rsidP="00A06721">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5707D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratēģija </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95F7F" w:rsidRPr="00A5707D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>minēto jomu metožu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5707D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attīstībai, kā arī to komunikācijai visā Latvijas pētniecības kopienā projekta tematiskajā ietvarā, tai skaitā ar zinātniskajām institūcijām, zinātniekiem un studējošajiem arī ārpus </w:t>
+            </w:r>
+            <w:r w:rsidR="007E138B" w:rsidRPr="00A5707D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5707D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>rojekta iesniedzēja un sadarbības partneru institūcijām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A3B141" w14:textId="151C190F" w:rsidR="00833A9F" w:rsidRPr="00BC1704" w:rsidRDefault="00833A9F" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Apraksta, kā tiks attīstītas pētniecības jomas projekta ietvaros, iesaistot projektā šo jomu pētniekus, kā arī plāns starpdisciplināras konkurētspējīgas zinātnieku grupas</w:t>
+            </w:r>
+            <w:r w:rsidR="004A195A" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izveidei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kas zinātniskajā darbībā izmanto jaunākās pētniecības metodes un tehnoloģijas. Apraksta, kā projekts un tā rezultāti stiprinās zinātniskās grupas starptautisko konkurētspēju. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D3FE61" w14:textId="77777777" w:rsidR="00833A9F" w:rsidRPr="00BC1704" w:rsidRDefault="00833A9F" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Apraksta plānu jaunu projektu sagatavošanā (piemēram, ieguldījums jaunu projektu sagatavošanā iesniegšanai Eiropas Savienības pētniecības un inovācijas pamatprogrammu konkursos un citās pētniecības un inovācijas atbalsta programmās un tehnoloģiju ierosmēs), izmantojot šajā projektā iegūtos rezultātus un zinātniskās atziņas, kā arī iesaistīšanos starptautiskos sadarbības tīklos un konsorcijos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E93AE1E" w14:textId="652CF377" w:rsidR="00833A9F" w:rsidRPr="00BC1704" w:rsidRDefault="00833A9F" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C26047">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>atainotu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jaunu projektu sagatavošan</w:t>
+            </w:r>
+            <w:r w:rsidR="00C26047">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, Apvārsnis Eiropa projektu konkursos), izmantojot šajā projektā iegūtos rezultātus, ieteicams aprakstīt, </w:t>
+            </w:r>
+            <w:r w:rsidR="00715E4E" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00715E4E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>urā</w:t>
+            </w:r>
+            <w:r w:rsidR="00715E4E" w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1704">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">konkursā plānots iesniegt jaunos pieteikumus, kādi sadarbības partneri tiks piesaistīti, jaunā projekta pieteikuma tematisko ietvaru u.c. informāciju. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8DC2A2" w14:textId="1CB7CEF7" w:rsidR="00C1064E" w:rsidRDefault="00833A9F" w:rsidP="00120CAB">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E71A51" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:iCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta un tā rezultātu ietekme uz </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7650A" w:rsidRPr="00D71AF4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nozares politikas veidotājiem un ieviesējiem, nodrošinot zinātniski pamatotas </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA2D70">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>sabiedrības veselības un veselības aprūpes rīcībpolitikas rekomendācijas</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7650A" w:rsidRPr="00EA2D70">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675FD1C4" w14:textId="35E27261" w:rsidR="00833A9F" w:rsidRPr="00D7650A" w:rsidRDefault="00833A9F" w:rsidP="007D7885">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD504C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Apraksta plānu sadarbībai ar</w:t>
+            </w:r>
+            <w:r w:rsidR="00F67438" w:rsidRPr="00AD504C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F20126" w:rsidRPr="00AD504C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">nozares </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD504C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">politikas veidotājiem, institūcijām, NVO un uzņēmējiem, izmantojot pētījuma rezultātus (arī pēc projekta beigām), piemēram, </w:t>
+            </w:r>
+            <w:r w:rsidR="007D7885" w:rsidRPr="00AD504C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>rīcībpolitikas plānošanai, pilnveidei un izvērtēšanai nepieciešamu rekomendāciju, vadlīniju, konkrētu praktisku risinājumu, konsultāciju, kā arī normatīvā regulējuma priekšnosacījumu izstrāde,</w:t>
+            </w:r>
+            <w:r w:rsidR="003E028B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E028B" w:rsidRPr="003E028B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">īpaši akcentējot projekta zinātniskās grupas sadarbības veidošanu ar attiecīgo nozaru speciālistiem </w:t>
+            </w:r>
+            <w:r w:rsidR="003E028B" w:rsidRPr="00EA2D70">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>slimību profilakses un veselības aprūpes jomās, kā arī šo pētījumu lomu Latvijas iedzīvotāju veselības un veselības aprūpes pakalpojumu kvalitātes un pieejamības uzlabošanā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0298D1E0" w14:textId="522C5F61" w:rsidR="00833A9F" w:rsidRPr="00DB1F14" w:rsidRDefault="00833A9F" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Apraksta plānu, kā projekta ietvaros zinātniskā grupa nodos zināšanas un datus</w:t>
+            </w:r>
+            <w:r w:rsidR="00972F6F" w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar </w:t>
+            </w:r>
+            <w:r w:rsidR="00E26CC7" w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>īstenoto</w:t>
+            </w:r>
+            <w:r w:rsidR="009E28FA" w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jomu</w:t>
+            </w:r>
+            <w:r w:rsidR="00972F6F" w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> politikas plānošanu </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA530C" w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>saistītām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB1F14">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institūcijām, kā arī nepieciešamības gadījumā pētījuma secinājumus piemēros kā metodiskos materiālus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7829A2" w14:textId="1136A8AA" w:rsidR="002A6C21" w:rsidRPr="007D7885" w:rsidRDefault="005C51DD" w:rsidP="00A625A8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC08E4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Apraksta</w:t>
             </w:r>
-            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
-[...23 lines deleted...]
-            <w:r w:rsidR="007E138B">
+            <w:r w:rsidR="00834776" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>, kā tika sasniegt</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6C21" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00834776" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA2EDE" w:rsidRPr="00FC08E4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC1704">
-[...11 lines deleted...]
-            <w:r w:rsidR="00D60410" w:rsidRPr="00BC1704">
+            <w:r w:rsidR="00834776" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">rogrammas </w:t>
+            </w:r>
+            <w:r w:rsidR="0013642E" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>mērķi</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6C21" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0EC9" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82A76" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>MK rīkojuma 6. punkt</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0EC9" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1064E" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikt</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7885" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ais</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1064E" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C0EC9" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">konkrētais </w:t>
+            </w:r>
+            <w:r w:rsidR="0013642E" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>uzdevu</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6C21" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7885" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="00F427B6" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">un nolikuma 5. punktā noteiktais konkrētais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F427B6" w:rsidRPr="00FC08E4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>apakšuzdevums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B82A76" w:rsidRPr="00FC08E4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...232 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidR="00B82A76" w:rsidRPr="007D7885">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3395360B" w14:textId="073A75A6" w:rsidR="007D7885" w:rsidRPr="00D71AF4" w:rsidRDefault="00833A9F" w:rsidP="00120CAB">
+            <w:pPr>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71AF4">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2.1</w:t>
-[...553 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.3. </w:t>
             </w:r>
             <w:r w:rsidR="005603DF" w:rsidRPr="00D71AF4">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projekta un tā rezultātu ietekme uz studējošajiem izglītības procesā, nodrošinot prakses un darba iespējas, projekta zinātnisko rezultātu izmantošanu augstākās izglītības ieguves procesā, kā arī studējošo un zinātniskās grupas kapacitātes paaugstināšana.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33B657CC" w14:textId="09F91487" w:rsidR="00833A9F" w:rsidRPr="00DB1F14" w:rsidRDefault="00C1064E" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1F14">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="1F1F1F"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksta plānu</w:t>
             </w:r>
@@ -17004,85 +17008,85 @@
               </w:rPr>
               <w:t>reusable</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC1704">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1704">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A4B85F0" w14:textId="77777777" w:rsidR="0074530E" w:rsidRPr="0032764C" w:rsidRDefault="0074530E" w:rsidP="00E1042B">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032764C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3. Īstenošana</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5E4983" w14:textId="7C06338E" w:rsidR="0074530E" w:rsidRPr="00D71AF4" w:rsidRDefault="0074530E" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71AF4">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>3.1. Projekta iesniedzējs un zinātniskā grupa</w:t>
             </w:r>
             <w:r w:rsidR="009A17BC" w:rsidRPr="00D71AF4">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="638A4575" w14:textId="0D6DDBC1" w:rsidR="00A277D0" w:rsidRPr="0032764C" w:rsidRDefault="00A277D0" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0032764C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Projekta iesniedzēja īss apraksts, pamato, kāpēc šī zinātniskā institūcija ir piemērota projekta noteiktā mērķa sasniegšanai un uzdevumu izpildei (tai skaitā pieejamā pētniecības infrastruktūra, telpu nodrošinājums, līdzšinējā pieredze un citi aspekti </w:t>
             </w:r>
             <w:r w:rsidR="00247918">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>saskaņā ar</w:t>
             </w:r>
             <w:r w:rsidRPr="0032764C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> š</w:t>
             </w:r>
             <w:r w:rsidR="00247918">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="0032764C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> projekt</w:t>
@@ -17713,58 +17717,52 @@
             </w:r>
             <w:r w:rsidR="007E138B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>rojekta iesniedzēja institūcijā jau ieviestajām praksēm, vienlaikus paredzot projektam specifisku vadības aspektu aprakstīšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A750656" w14:textId="5425FDB8" w:rsidR="0074530E" w:rsidRPr="00814611" w:rsidRDefault="00A277D0" w:rsidP="00A625A8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniedzējs izstrādā plānu iespējamo risku novēršanai vai negatīvā efekta samazināšanai (skatīt tabulu zemāk). Norāda vairāku veidu riskus, piemēram, finanšu riskus, īstenošanas riskus, rezultātu sasniegšanas riskus u.tml. Risku iespējamība var būt augsta, vidēja vai zema, tāpat ietekme var būt augsta, vidēja vai zema. Risku novēršanas un mazināšanas pasākumu sadaļā </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>apraksta plānotos pasākumus, ar kuriem mazinās riska iestāšanās iespējamību vai tā ietekmi uz projektu</w:t>
+              <w:t>Projekta iesniedzējs izstrādā plānu iespējamo risku novēršanai vai negatīvā efekta samazināšanai (skatīt tabulu zemāk). Norāda vairāku veidu riskus, piemēram, finanšu riskus, īstenošanas riskus, rezultātu sasniegšanas riskus u.tml. Risku iespējamība var būt augsta, vidēja vai zema, tāpat ietekme var būt augsta, vidēja vai zema. Risku novēršanas un mazināšanas pasākumu sadaļā apraksta plānotos pasākumus, ar kuriem mazinās riska iestāšanās iespējamību vai tā ietekmi uz projektu</w:t>
             </w:r>
             <w:r w:rsidR="00D30D12">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="518"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9407" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="548"/>
               <w:gridCol w:w="1432"/>
               <w:gridCol w:w="1843"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="1276"/>
               <w:gridCol w:w="2749"/>
             </w:tblGrid>
@@ -18636,50 +18634,51 @@
       <w:r w:rsidR="0038760B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0F11">
         <w:t xml:space="preserve"> šādi vaicājumi (sk. glosārijā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0038760B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prompts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D0F11">
         <w:t xml:space="preserve"> jeb vaicājums): “[…]”. Saņemtā atbilde: “[…]”. Es veicu piedāvātā teksta pārveidi […].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230B0A1B" w14:textId="090B282C" w:rsidR="004C64B5" w:rsidRPr="001D0F11" w:rsidRDefault="004C64B5" w:rsidP="00E25AEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="001D0F11">
+        <w:lastRenderedPageBreak/>
         <w:t>14.4. 2.</w:t>
       </w:r>
       <w:r w:rsidR="0038760B">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D0F11">
         <w:t xml:space="preserve">piemērs. Definīcija ir balstīta uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D0F11">
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D0F11">
         <w:t xml:space="preserve"> atbildi, kas 202</w:t>
       </w:r>
       <w:r w:rsidR="007432A9">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0F11">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007432A9">
         <w:t> </w:t>
       </w:r>
@@ -18742,51 +18741,50 @@
       </w:r>
       <w:r w:rsidRPr="001D0F11">
         <w:t>, piekļūšanas datums: 12. janvāris, 202</w:t>
       </w:r>
       <w:r w:rsidR="007432A9">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001D0F11">
         <w:t xml:space="preserve">, Google </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D0F11">
         <w:t>Scholar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D0F11">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6342F3F8" w14:textId="6E4B4A98" w:rsidR="00B677E4" w:rsidRPr="00814611" w:rsidRDefault="007E2E3D" w:rsidP="007F6FF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc242775901"/>
       <w:r w:rsidRPr="00814611">
-        <w:lastRenderedPageBreak/>
         <w:t>2.3.</w:t>
       </w:r>
       <w:r w:rsidR="000710D2" w:rsidRPr="00814611">
         <w:t xml:space="preserve"> Projekta </w:t>
       </w:r>
       <w:r w:rsidR="00B12BF2" w:rsidRPr="00814611">
         <w:t>pieteikuma</w:t>
       </w:r>
       <w:r w:rsidR="000710D2" w:rsidRPr="00814611">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005233DD" w:rsidRPr="00814611">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="000710D2" w:rsidRPr="00814611">
         <w:t xml:space="preserve"> daļas “Curriculum Vitae” aizpildīšana</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="13F916A9" w14:textId="06E0E4B8" w:rsidR="00D92D5C" w:rsidRPr="00B309D4" w:rsidRDefault="007A2949" w:rsidP="00A625A8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00814611">
@@ -19541,50 +19539,51 @@
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ZINĀTNISKĀS </w:t>
             </w:r>
             <w:r w:rsidR="004B1956" w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PUBLIKĀCIJAS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14604E9E" w14:textId="7825CA2B" w:rsidR="004B1956" w:rsidRPr="00814611" w:rsidRDefault="004B1956" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>norādīt līdz piecām zinātniskajām publikācijām vai intelektuālā īpašuma nostiprināšanu apliecinājumiem, kas nozīmīgi š</w:t>
             </w:r>
             <w:r w:rsidR="00FE667F">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta kontekstā,</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
@@ -19668,67 +19667,51 @@
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="007E2E3D" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, sadarbību ar valsts, NVO un industrijas pārstāvjiem, piedalīšan</w:t>
             </w:r>
             <w:r w:rsidR="00EA6F93">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="007E2E3D" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> formulēšanā</w:t>
+              <w:t>s rīcībpolitikas formulēšanā</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> u.c.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5E83FC" w14:textId="77777777" w:rsidR="008B0B7C" w:rsidRDefault="008B0B7C" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0972B532" w14:textId="77777777" w:rsidR="008B0B7C" w:rsidRDefault="008B0B7C" w:rsidP="00C80D88">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20411,50 +20394,51 @@
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00814611">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004C64B5">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve">. Projekta sadarbības partnera vadītājs vai vadītāja pilnvarota persona </w:t>
       </w:r>
       <w:r w:rsidR="00D810BA" w:rsidRPr="00814611">
         <w:t xml:space="preserve">(ar paraksta tiesībām) </w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve">apliecinājumu paraksta ar drošu elektronisko parakstu un augšupielādē informācijas sistēmā tam paredzētajā vietā. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300238D9" w14:textId="30F7C1D9" w:rsidR="00A928F7" w:rsidRDefault="00D03676" w:rsidP="00A625A8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00814611">
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004C64B5">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00A928F7" w:rsidRPr="00814611">
         <w:t xml:space="preserve">. Ja nav iespējams nodrošināt drošu elektronisko parakstu, projekta sadarbības partnera vadītājs vai vadītāja pilnvarota persona apliecinājumu </w:t>
       </w:r>
       <w:r w:rsidR="000162E7" w:rsidRPr="000162E7">
         <w:t xml:space="preserve">paraksta dokumenta papīra versijā </w:t>
       </w:r>
       <w:r w:rsidR="00A928F7" w:rsidRPr="00814611">
         <w:t xml:space="preserve">un ieskenētu augšupielādē informācijas sistēmā PDF datnes formātā, nogādājot oriģināli parakstīto dokumentu </w:t>
       </w:r>
       <w:r w:rsidR="00042FF4">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00A928F7" w:rsidRPr="00814611">
         <w:t xml:space="preserve">adomes telpās līdz projektu </w:t>
       </w:r>
       <w:r w:rsidR="00885609">
         <w:t xml:space="preserve">pieteikumu </w:t>
       </w:r>
       <w:r w:rsidR="00A928F7" w:rsidRPr="00814611">
         <w:t xml:space="preserve">iesniegšanas termiņa </w:t>
@@ -20548,51 +20532,50 @@
     </w:p>
     <w:p w14:paraId="38D16BC3" w14:textId="77777777" w:rsidR="00FC5A1A" w:rsidRDefault="003450CD" w:rsidP="00FC5A1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00814611">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004C64B5">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t>.1. sadarbības partnera finanšu vadības un grāmatvedības politiku (PDF vai WORD datnes formātā);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5208AB" w14:textId="6685AE02" w:rsidR="003450CD" w:rsidRPr="00814611" w:rsidRDefault="003450CD" w:rsidP="00FC5A1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="567"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814611">
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004C64B5">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve">.2. sadarbības partnera </w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu apgrozījuma pārskatu </w:t>
       </w:r>
       <w:r w:rsidR="00FE16B2" w:rsidRPr="00DB1F14">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00917E4B" w:rsidRPr="00DB1F14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -21304,51 +21287,55 @@
       <w:r w:rsidR="00297054" w:rsidRPr="00814611">
         <w:t>Darbības, kurām nav saimnieciska rakstura</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve">” aizpilda </w:t>
       </w:r>
       <w:r w:rsidR="0096100B">
         <w:t>saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve"> minēt</w:t>
       </w:r>
       <w:r w:rsidR="0096100B">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve"> citās projekta pieteikuma daļās (sevišķi </w:t>
       </w:r>
       <w:r w:rsidR="00297054" w:rsidRPr="00814611">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="001F0B80" w:rsidRPr="00814611">
         <w:t xml:space="preserve">rojekta pieteikuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
-        <w:t>A daļas “Vispārīgā informācija” 4.</w:t>
+        <w:t xml:space="preserve">A daļas “Vispārīgā informācija” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814611">
+        <w:lastRenderedPageBreak/>
+        <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="0096100B">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve">nodaļā “Projekta rezultāti” un </w:t>
       </w:r>
       <w:r w:rsidR="00297054" w:rsidRPr="00814611">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="001F0B80" w:rsidRPr="00814611">
         <w:t xml:space="preserve">rojekta pieteikuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t>B daļ</w:t>
       </w:r>
       <w:r w:rsidR="00717018">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00814611">
         <w:t xml:space="preserve"> “Projekta apraksts” 3.2. sadaļā </w:t>
       </w:r>
       <w:r w:rsidR="00EF10F6" w:rsidRPr="00814611">
         <w:t>“</w:t>
       </w:r>
@@ -21508,102 +21495,100 @@
             </w:r>
             <w:r w:rsidR="00D3342E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ētniecības</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A4C1AD" w14:textId="1462091C" w:rsidR="00D23C72" w:rsidRPr="00814611" w:rsidRDefault="00D23C72" w:rsidP="00917E4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB1F14">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>pieteikuma darbība</w:t>
             </w:r>
             <w:r w:rsidR="00996E5E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00996E5E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>saskaņā ar projekta pieteikuma darba posmos norādīto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A7064E" w14:textId="77777777" w:rsidR="00D23C72" w:rsidRPr="00814611" w:rsidRDefault="00D23C72" w:rsidP="00917E4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Atbilstība atbalstāmajām nesaimnieciskajām darbībām</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63A9ACEF" w14:textId="77777777" w:rsidR="00D23C72" w:rsidRPr="00814611" w:rsidRDefault="00D23C72" w:rsidP="00917E4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22045,67 +22030,51 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C07E4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>pētniecība (fundamentālie vai lietišķie pētījumi);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58BA0D43" w14:textId="77777777" w:rsidR="000C07E4" w:rsidRPr="000C07E4" w:rsidRDefault="000C07E4" w:rsidP="000C07E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080" w:hanging="360"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C07E4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">pētījumi ar ilgtspējīgas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> risinājumiem;</w:t>
+              <w:t>pētījumi ar ilgtspējīgas rīcībpolitikas risinājumiem;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="749BB35B" w14:textId="77777777" w:rsidR="000C07E4" w:rsidRPr="000C07E4" w:rsidRDefault="000C07E4" w:rsidP="000C07E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080" w:hanging="360"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C07E4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>tehnoloģiju tiesības;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143C991B" w14:textId="77777777" w:rsidR="000C07E4" w:rsidRPr="000C07E4" w:rsidRDefault="000C07E4" w:rsidP="000C07E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080" w:hanging="360"/>
               <w:rPr>
                 <w:i/>
@@ -22314,69 +22283,51 @@
               </w:tabs>
               <w:ind w:left="41" w:hanging="41"/>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>pētniecības rezultātu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">publiskas pieejamības nodrošināšana/tehnoloģiju tiesības/intelektuālā īpašuma licences līgumi/ziņojumi par </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ieteikumiem un </w:t>
+              <w:t xml:space="preserve">publiskas pieejamības nodrošināšana/tehnoloģiju tiesības/intelektuālā īpašuma licences līgumi/ziņojumi par rīcībpolitikas ieteikumiem un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rīcībpolitiku</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -22888,50 +22839,51 @@
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CD288C0" w14:textId="77777777" w:rsidR="000C07E4" w:rsidRPr="00814611" w:rsidRDefault="000C07E4" w:rsidP="000C07E4"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0249B54E" w14:textId="4DE5ED13" w:rsidR="008E387C" w:rsidRDefault="008E387C" w:rsidP="00E8402E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc242775908"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>3.6. Projekta pieteikuma I daļa “</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B1B">
         <w:t xml:space="preserve">Horizontālie uzdevumi </w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Hlk77695890"/>
       <w:r w:rsidRPr="008D5B1B">
         <w:t xml:space="preserve">un sasniedzamie rezultāti (MK rīkojuma </w:t>
       </w:r>
       <w:r w:rsidR="00042789">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B1B">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00042789">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5B1B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F878C4">
@@ -23016,51 +22968,50 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54809C81" w14:textId="1C62719B" w:rsidR="001C3C53" w:rsidRPr="00814611" w:rsidRDefault="001C3C53" w:rsidP="001C3C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D5B1B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nr. p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6500D1C9" w14:textId="1C949AE4" w:rsidR="001C3C53" w:rsidRPr="00814611" w:rsidRDefault="001C3C53" w:rsidP="001C3C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24368,65 +24319,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06CAA21C" w14:textId="37568A74" w:rsidR="00562F01" w:rsidRPr="0003755F" w:rsidRDefault="006E54FC" w:rsidP="00CB7D0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00CB7D0F" w:rsidRPr="00CB7D0F">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">niegtas pierādījumos balstītas sabiedrības veselības un veselības aprūpes </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> rekomendācijas un novērtēta to iespējamā ietekme uz sabiedrības veselību un veselības aprūpi</w:t>
+              <w:t>niegtas pierādījumos balstītas sabiedrības veselības un veselības aprūpes rīcībpolitikas rekomendācijas un novērtēta to iespējamā ietekme uz sabiedrības veselību un veselības aprūpi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -25010,151 +24947,115 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728B6721" w14:textId="77777777" w:rsidR="003D7DBC" w:rsidRPr="003D7DBC" w:rsidRDefault="003D7DBC" w:rsidP="003D7DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">projekta pieteicēja apliecinājuma vēstuli par to, ka projekta zinātniskajai grupai ir iepriekšēja pieredze </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> rekomendāciju izstrādē projekta pieteikumam atbilstošā </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">projekta pieteicēja apliecinājuma vēstuli par to, ka projekta zinātniskajai grupai ir iepriekšēja pieredze rīcībpolitikas rekomendāciju izstrādē projekta pieteikumam atbilstošā </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>apakšuzdevuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> tvērumam;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6900613C" w14:textId="77777777" w:rsidR="003D7DBC" w:rsidRPr="003D7DBC" w:rsidRDefault="003D7DBC" w:rsidP="003D7DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">ministrijas vai citas iestādes apliecinājuma vēstuli par saņemto rekomendāciju lietojamību vai iepriekš veikto pētījumu rezultātu izmantošanu </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> izstrādē (pētījuma aktualizētās problēmas iniciējušas politikas izmaiņas, pētījuma rezultāti atspoguļoti normatīvā akta vai politikas plānošanas atsaucēs un tml.);</w:t>
+        <w:t>ministrijas vai citas iestādes apliecinājuma vēstuli par saņemto rekomendāciju lietojamību vai iepriekš veikto pētījumu rezultātu izmantošanu rīcībpolitikas izstrādē (pētījuma aktualizētās problēmas iniciējušas politikas izmaiņas, pētījuma rezultāti atspoguļoti normatīvā akta vai politikas plānošanas atsaucēs un tml.);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9F2B90" w14:textId="77777777" w:rsidR="003D7DBC" w:rsidRPr="003D7DBC" w:rsidRDefault="003D7DBC" w:rsidP="003D7DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">plānotā pētījuma protokolu, kurā iekļaujama šāda informācija: pētījuma vadītājs un pētnieki, pētījuma mērķis, pētījuma veids (dizains), zinātnes nozare un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>apakšnozare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D7DBC">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, pētījuma populācijas raksturojums (piem., pacientu grupas, iedzīvotāju grupas, dalībnieku skaits, iekļaušanas/izslēgšanas kritēriji), pētījumā izmantoto metožu un tehniskā aprīkojuma uzskaitījums, plānotie datu avoti, datu atlases kritēriji (piemēram, laika periods, SSK diagnožu kodi u.tml.), datu iegūšanas un analīzes metodes, pētījuma norise, sagaidāmie rezultāti, pētījuma risku un ieguvumu analīze);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B571B50" w14:textId="53DF454C" w:rsidR="003D7DBC" w:rsidRPr="003D7DBC" w:rsidRDefault="003D7DBC" w:rsidP="003D7DBC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -25779,50 +25680,51 @@
       <w:r w:rsidR="00BE2027" w:rsidRPr="00514D97">
         <w:t>papildus pārskat</w:t>
       </w:r>
       <w:r w:rsidR="00893082" w:rsidRPr="00514D97">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BE2027" w:rsidRPr="00514D97">
         <w:t>m in</w:t>
       </w:r>
       <w:r w:rsidR="00030412" w:rsidRPr="00514D97">
         <w:t>formācijas sistēmā augšupielādē</w:t>
       </w:r>
       <w:r w:rsidR="00BE2027" w:rsidRPr="00514D97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D11CF3" w:rsidRPr="00514D97">
         <w:t>izdevēja apliecinājumu par publikācijas izdošanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00949C18" w14:textId="2C036C5F" w:rsidR="00BA4129" w:rsidRPr="00514D97" w:rsidRDefault="00CB7D0F" w:rsidP="00A625A8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="00611138" w:rsidRPr="00514D97">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D11CF3" w:rsidRPr="00DB1F14">
         <w:t xml:space="preserve">Projekta </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1647088968"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00DC30F1" w:rsidRPr="00DB1F14">
             <w:t>vidusposma</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00DC30F1" w:rsidRPr="00DB1F14">
             <w:t xml:space="preserve"> un</w:t>
           </w:r>
@@ -25879,55 +25781,51 @@
       <w:r w:rsidR="00CA41AF" w:rsidRPr="00DB1F14">
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00DB1F14">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008171A6" w:rsidRPr="00DB1F14">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00DB1F14">
         <w:t>punktā noteikt</w:t>
       </w:r>
       <w:r w:rsidR="001F5949" w:rsidRPr="00DB1F14">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00DB1F14">
         <w:t>, informāciju ievada tai paredzētajos laukos un augšupielādē to informācijas sistēmā PDF datnes</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00514D97">
         <w:t xml:space="preserve"> formātā. Nepieciešamības gadījumā pēc </w:t>
       </w:r>
       <w:r w:rsidR="00042FF4" w:rsidRPr="00514D97">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00514D97">
-        <w:t xml:space="preserve">adomes lūguma projekta  noslēguma zinātniskajam pārskatam pievieno publikāciju sarakstu EXCEL datnes formātā </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">informācijas sistēmā. Saraksta struktūru nosaka </w:t>
+        <w:t xml:space="preserve">adomes lūguma projekta  noslēguma zinātniskajam pārskatam pievieno publikāciju sarakstu EXCEL datnes formātā informācijas sistēmā. Saraksta struktūru nosaka </w:t>
       </w:r>
       <w:r w:rsidR="00042FF4" w:rsidRPr="00514D97">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00514D97">
         <w:t xml:space="preserve">adome un informē par to </w:t>
       </w:r>
       <w:r w:rsidR="007E138B" w:rsidRPr="00514D97">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="002E1F6D" w:rsidRPr="00514D97">
         <w:t>rojekta iesniedzēju. Papildus informācijas sistēmā augšupielādē fotoattēlus, kas raksturo projekta īstenošanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB2B7B4" w14:textId="210BCA9B" w:rsidR="00F83EB5" w:rsidRDefault="0093145C" w:rsidP="00A625A8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00514D97">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00880C16" w:rsidRPr="00514D97">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00CB7D0F">
@@ -26717,101 +26615,95 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Norāda informāciju par plāna izpildi jaunu projektu sagatavošanā Eiropas Savienības vai citās starptautiskās pētniecības un inovāciju atbalsta programmās, norādot, kā šo projektu sagatavošana balstījās šā projekta rezultātos un zinātniskajās atziņās.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07E9040B" w14:textId="234302CC" w:rsidR="00852941" w:rsidRPr="00135252" w:rsidRDefault="00852941" w:rsidP="00852941">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Apraksta, kā projekta ietvaros tika nodrošināta regulāra komunikācija ar zinātniskajām institūcijām un zinātnisko kopienu</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>projekta tematik</w:t>
             </w:r>
             <w:r w:rsidR="00C81C66">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ai atbilstošajās</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>zinātņu</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> jomās, tai skaitā </w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">ar zinātniskajām institūcijām, zinātniekiem un studējošajiem arī ārpus projekta iesniedzēja un </w:t>
-[...6 lines deleted...]
-              <w:t>sadarbības partneru institūcijām, lai informētu</w:t>
+              <w:t>ar zinātniskajām institūcijām, zinātniekiem un studējošajiem arī ārpus projekta iesniedzēja un sadarbības partneru institūcijām, lai informētu</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> par minēto jomu pētniecības metodēm</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>, tai skaitā digitālajām metodēm,</w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> un izpētes rezultātiem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E31BC30" w14:textId="452FD2E2" w:rsidR="0036175F" w:rsidRPr="00814611" w:rsidRDefault="0036175F" w:rsidP="0001056E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -27144,100 +27036,72 @@
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0081292E">
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F427B6">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00F427B6" w:rsidRPr="00F427B6">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta un tā rezultātu ietekme uz nozares politikas veidotājiem un ieviesējiem, nodrošinot zinātniski pamatotas </w:t>
             </w:r>
             <w:r w:rsidR="00CC4C2B">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">sabiedrības veselības un veselības aprūpes </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00CC4C2B">
+              <w:t>sabiedrības veselības un veselības aprūpes rīcībpolitikas rekomendācijas</w:t>
+            </w:r>
+            <w:r w:rsidR="00F427B6" w:rsidRPr="00F427B6">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>rīcībpolitikas</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7608D02E" w14:textId="4AEAB8D9" w:rsidR="00720F76" w:rsidRPr="00120CAB" w:rsidRDefault="00720F76" w:rsidP="00720F76">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Apraksta, kā īstenots plāns sadarbībai ar nozares politikas veidotājiem, institūcijām, NVO un uzņēmējiem, izmantojot pētījuma rezultātus (arī pēc projekta beigām), piemēram, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> plānošanai, pilnveidei un izvērtēšanai nepieciešamu rekomendāciju, vadlīniju, konkrētu praktisku risinājumu, konsultāciju, kā arī normatīvā regulējuma priekšnosacījumu izstrāde, īpaši akcentējot projekta zinātniskās grupas sadarbības veidošanu ar attiecīgo nozaru speciālistiem.</w:t>
+              <w:t>Apraksta, kā īstenots plāns sadarbībai ar nozares politikas veidotājiem, institūcijām, NVO un uzņēmējiem, izmantojot pētījuma rezultātus (arī pēc projekta beigām), piemēram, rīcībpolitikas plānošanai, pilnveidei un izvērtēšanai nepieciešamu rekomendāciju, vadlīniju, konkrētu praktisku risinājumu, konsultāciju, kā arī normatīvā regulējuma priekšnosacījumu izstrāde, īpaši akcentējot projekta zinātniskās grupas sadarbības veidošanu ar attiecīgo nozaru speciālistiem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B276268" w14:textId="60258AE6" w:rsidR="00720F76" w:rsidRPr="00120CAB" w:rsidRDefault="00720F76" w:rsidP="00720F76">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00120CAB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Apraksta, kā īstenots plāns, kā projekta ietvaros zinātniskā grupa nodeva zināšanas un datus ar īstenoto jomu politikas plānošanu saistītām institūcijām,</w:t>
             </w:r>
             <w:r w:rsidR="00F9149D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00120CAB">
@@ -27790,83 +27654,83 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D6C82">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>apakšnodaļ</w:t>
             </w:r>
             <w:r w:rsidR="0017537C">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> “</w:t>
             </w:r>
             <w:r w:rsidR="00D349BC" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta un tā rezultātu ietekme uz studējošajiem izglītības procesā, nodrošinot prakses un darba iespējas, projekta zinātnisko rezultātu izmantošanu augstākās izglītības mācību procesā, kā arī studējošo un zinātniskās grupas kapacitātes </w:t>
+              <w:t xml:space="preserve">Projekta un tā rezultātu ietekme uz </w:t>
+            </w:r>
+            <w:r w:rsidR="00D349BC" w:rsidRPr="00814611">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">studējošajiem izglītības procesā, nodrošinot prakses un darba iespējas, projekta zinātnisko rezultātu izmantošanu augstākās izglītības mācību procesā, kā arī studējošo un zinātniskās grupas kapacitātes </w:t>
             </w:r>
             <w:r w:rsidR="00012FB6">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>paaugstināšana</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">”. </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apraksta, kā </w:t>
             </w:r>
             <w:r w:rsidR="00E72AA1" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">pētījumos iegūtās atziņas un apkopotos datus projekta </w:t>
-[...6 lines deleted...]
-              <w:t>ietvaros piemēroja studiju un pētniecības procesam</w:t>
+              <w:t>pētījumos iegūtās atziņas un apkopotos datus projekta ietvaros piemēroja studiju un pētniecības procesam</w:t>
             </w:r>
             <w:r w:rsidR="00D43389" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>, proti, kā stiprināts izglītības process</w:t>
             </w:r>
             <w:r w:rsidR="00D43389" w:rsidRPr="00543961">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00543961" w:rsidRPr="00543961">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="00543961">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -29012,74 +28876,74 @@
                 </w:tcPr>
                 <w:p w14:paraId="3D4A3E8A" w14:textId="77777777" w:rsidR="003A414F" w:rsidRPr="00814611" w:rsidRDefault="003A414F" w:rsidP="003A414F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1886" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="644E01AF" w14:textId="77777777" w:rsidR="003A414F" w:rsidRPr="00814611" w:rsidRDefault="003A414F" w:rsidP="003A414F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:bookmarkEnd w:id="32"/>
           <w:p w14:paraId="71EE2345" w14:textId="6AA775EF" w:rsidR="00BE001B" w:rsidRPr="00814611" w:rsidRDefault="00BE001B" w:rsidP="0001056E">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.5. </w:t>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="_Hlk39253395"/>
             <w:r w:rsidR="005A6EFF" w:rsidRPr="00F9149D">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Projekta zinātniskie rezultāti un to pieejamības nodrošināšana</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
           <w:p w14:paraId="092D9B92" w14:textId="075FEECB" w:rsidR="005A6EFF" w:rsidRPr="00814611" w:rsidRDefault="005A6EFF" w:rsidP="005A6EFF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta vadītājs raksturo projekta apraksta 2.</w:t>
             </w:r>
             <w:r w:rsidR="00B150D3" w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F03046">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00814611">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">apakšnodaļā “Projekta zinātniskie rezultāti un to pieejamības </w:t>
@@ -29775,61 +29639,61 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D4B4664" w14:textId="77777777" w:rsidR="00C06C9C" w:rsidRPr="00077925" w:rsidRDefault="00C06C9C" w:rsidP="00E8402E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C06C9C" w:rsidRPr="00077925" w:rsidSect="004F4E03">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="991" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4822C1E5" w14:textId="77777777" w:rsidR="00C33153" w:rsidRDefault="00C33153" w:rsidP="001F6BEA">
+    <w:p w14:paraId="359AC7E0" w14:textId="77777777" w:rsidR="00195E17" w:rsidRDefault="00195E17" w:rsidP="001F6BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="486FD486" w14:textId="77777777" w:rsidR="00C33153" w:rsidRDefault="00C33153" w:rsidP="001F6BEA">
+    <w:p w14:paraId="304B6FED" w14:textId="77777777" w:rsidR="00195E17" w:rsidRDefault="00195E17" w:rsidP="001F6BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -29954,61 +29818,61 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="26D47128" w14:textId="03166490" w:rsidR="007A3C53" w:rsidRDefault="007A3C53" w:rsidP="00FB7E03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A01AAFB" w14:textId="77777777" w:rsidR="00C33153" w:rsidRDefault="00C33153" w:rsidP="001F6BEA">
+    <w:p w14:paraId="6C08F8FE" w14:textId="77777777" w:rsidR="00195E17" w:rsidRDefault="00195E17" w:rsidP="001F6BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61F519DB" w14:textId="77777777" w:rsidR="00C33153" w:rsidRDefault="00C33153" w:rsidP="001F6BEA">
+    <w:p w14:paraId="064F1A33" w14:textId="77777777" w:rsidR="00195E17" w:rsidRDefault="00195E17" w:rsidP="001F6BEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="726DCD60" w14:textId="3CB98F31" w:rsidR="007A3C53" w:rsidRPr="00F862FF" w:rsidRDefault="007A3C53" w:rsidP="00583792">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F862FF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F862FF">
         <w:t xml:space="preserve"> Augstskolu likuma 27.</w:t>
       </w:r>
       <w:r w:rsidR="00A14A0B">
         <w:t> </w:t>
       </w:r>
@@ -30120,51 +29984,54 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0651-20230701</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A14A0B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="64E76F65" w14:textId="14CD82C6" w:rsidR="007A3C53" w:rsidRPr="00695C84" w:rsidRDefault="007A3C53" w:rsidP="00583792">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00695C84">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00695C84">
-        <w:t xml:space="preserve"> Augstskolu likuma 44.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695C84">
+        <w:t>Augstskolu likuma 44.</w:t>
       </w:r>
       <w:r w:rsidR="0057329C">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00695C84">
         <w:t>anta pirm</w:t>
       </w:r>
       <w:r>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00695C84">
         <w:t xml:space="preserve"> daļ</w:t>
       </w:r>
       <w:r>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00695C84">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
@@ -33261,50 +33128,51 @@
     <w:rsid w:val="001626E7"/>
     <w:rsid w:val="00164065"/>
     <w:rsid w:val="00164E94"/>
     <w:rsid w:val="00167696"/>
     <w:rsid w:val="0017079A"/>
     <w:rsid w:val="00171F24"/>
     <w:rsid w:val="00173E90"/>
     <w:rsid w:val="00174F8E"/>
     <w:rsid w:val="0017537C"/>
     <w:rsid w:val="00176CB6"/>
     <w:rsid w:val="001774F5"/>
     <w:rsid w:val="0018017E"/>
     <w:rsid w:val="00182E9D"/>
     <w:rsid w:val="00184F73"/>
     <w:rsid w:val="001851A8"/>
     <w:rsid w:val="00185744"/>
     <w:rsid w:val="00185C7A"/>
     <w:rsid w:val="0018620E"/>
     <w:rsid w:val="00187279"/>
     <w:rsid w:val="0019034C"/>
     <w:rsid w:val="0019152C"/>
     <w:rsid w:val="00191FEE"/>
     <w:rsid w:val="00193E48"/>
     <w:rsid w:val="00195218"/>
     <w:rsid w:val="0019563D"/>
+    <w:rsid w:val="00195E17"/>
     <w:rsid w:val="001969BA"/>
     <w:rsid w:val="00197328"/>
     <w:rsid w:val="001973DE"/>
     <w:rsid w:val="001A1F69"/>
     <w:rsid w:val="001A273B"/>
     <w:rsid w:val="001A288A"/>
     <w:rsid w:val="001A39D5"/>
     <w:rsid w:val="001A40DC"/>
     <w:rsid w:val="001A41AA"/>
     <w:rsid w:val="001A4BFC"/>
     <w:rsid w:val="001A557C"/>
     <w:rsid w:val="001A5A2A"/>
     <w:rsid w:val="001A6344"/>
     <w:rsid w:val="001B033F"/>
     <w:rsid w:val="001B2727"/>
     <w:rsid w:val="001B42FD"/>
     <w:rsid w:val="001B4A48"/>
     <w:rsid w:val="001B7A49"/>
     <w:rsid w:val="001C02A9"/>
     <w:rsid w:val="001C0603"/>
     <w:rsid w:val="001C1A55"/>
     <w:rsid w:val="001C1AB0"/>
     <w:rsid w:val="001C1B8C"/>
     <w:rsid w:val="001C1E10"/>
     <w:rsid w:val="001C3C53"/>
@@ -33690,50 +33558,51 @@
     <w:rsid w:val="004A68F0"/>
     <w:rsid w:val="004A702E"/>
     <w:rsid w:val="004B0A1D"/>
     <w:rsid w:val="004B1956"/>
     <w:rsid w:val="004B4BCB"/>
     <w:rsid w:val="004B5270"/>
     <w:rsid w:val="004B52DE"/>
     <w:rsid w:val="004B7A9E"/>
     <w:rsid w:val="004C0D00"/>
     <w:rsid w:val="004C1CC4"/>
     <w:rsid w:val="004C2565"/>
     <w:rsid w:val="004C3150"/>
     <w:rsid w:val="004C3E36"/>
     <w:rsid w:val="004C5C60"/>
     <w:rsid w:val="004C64B5"/>
     <w:rsid w:val="004C6AA0"/>
     <w:rsid w:val="004D08E7"/>
     <w:rsid w:val="004D3FAF"/>
     <w:rsid w:val="004D4106"/>
     <w:rsid w:val="004D45AC"/>
     <w:rsid w:val="004D4840"/>
     <w:rsid w:val="004D49B2"/>
     <w:rsid w:val="004D585B"/>
     <w:rsid w:val="004D67DE"/>
     <w:rsid w:val="004E0C16"/>
+    <w:rsid w:val="004E1DBB"/>
     <w:rsid w:val="004E1DF9"/>
     <w:rsid w:val="004E37A0"/>
     <w:rsid w:val="004E4304"/>
     <w:rsid w:val="004E47C5"/>
     <w:rsid w:val="004E6BBF"/>
     <w:rsid w:val="004F0244"/>
     <w:rsid w:val="004F1188"/>
     <w:rsid w:val="004F1DAC"/>
     <w:rsid w:val="004F3DF3"/>
     <w:rsid w:val="004F43D8"/>
     <w:rsid w:val="004F4830"/>
     <w:rsid w:val="004F4E03"/>
     <w:rsid w:val="004F537E"/>
     <w:rsid w:val="004F5E65"/>
     <w:rsid w:val="004F6649"/>
     <w:rsid w:val="005024C7"/>
     <w:rsid w:val="00504083"/>
     <w:rsid w:val="00504779"/>
     <w:rsid w:val="00504E41"/>
     <w:rsid w:val="005054A0"/>
     <w:rsid w:val="00506844"/>
     <w:rsid w:val="005068AA"/>
     <w:rsid w:val="00507056"/>
     <w:rsid w:val="005070FA"/>
     <w:rsid w:val="00507CC1"/>
@@ -34097,50 +33966,51 @@
     <w:rsid w:val="007A0864"/>
     <w:rsid w:val="007A13A9"/>
     <w:rsid w:val="007A2949"/>
     <w:rsid w:val="007A3C53"/>
     <w:rsid w:val="007A4028"/>
     <w:rsid w:val="007A41DA"/>
     <w:rsid w:val="007A50EE"/>
     <w:rsid w:val="007A5645"/>
     <w:rsid w:val="007A6043"/>
     <w:rsid w:val="007A6153"/>
     <w:rsid w:val="007A6634"/>
     <w:rsid w:val="007A66AE"/>
     <w:rsid w:val="007A68FC"/>
     <w:rsid w:val="007A70E7"/>
     <w:rsid w:val="007A71D6"/>
     <w:rsid w:val="007B3E03"/>
     <w:rsid w:val="007B4559"/>
     <w:rsid w:val="007B4849"/>
     <w:rsid w:val="007B4DA1"/>
     <w:rsid w:val="007B5A93"/>
     <w:rsid w:val="007B69A3"/>
     <w:rsid w:val="007B7A56"/>
     <w:rsid w:val="007C000C"/>
     <w:rsid w:val="007C0AA7"/>
     <w:rsid w:val="007C0CEC"/>
+    <w:rsid w:val="007C14D7"/>
     <w:rsid w:val="007C2D97"/>
     <w:rsid w:val="007C480F"/>
     <w:rsid w:val="007C4E9C"/>
     <w:rsid w:val="007C508A"/>
     <w:rsid w:val="007C5B93"/>
     <w:rsid w:val="007D007E"/>
     <w:rsid w:val="007D1A1E"/>
     <w:rsid w:val="007D382C"/>
     <w:rsid w:val="007D497A"/>
     <w:rsid w:val="007D7885"/>
     <w:rsid w:val="007E0657"/>
     <w:rsid w:val="007E138B"/>
     <w:rsid w:val="007E21AA"/>
     <w:rsid w:val="007E2E3D"/>
     <w:rsid w:val="007E3EB2"/>
     <w:rsid w:val="007E4030"/>
     <w:rsid w:val="007E5128"/>
     <w:rsid w:val="007E52C8"/>
     <w:rsid w:val="007E7262"/>
     <w:rsid w:val="007E7659"/>
     <w:rsid w:val="007F07E9"/>
     <w:rsid w:val="007F118A"/>
     <w:rsid w:val="007F1D76"/>
     <w:rsid w:val="007F23CA"/>
     <w:rsid w:val="007F2E6D"/>
@@ -34269,50 +34139,51 @@
     <w:rsid w:val="008E20F4"/>
     <w:rsid w:val="008E2D90"/>
     <w:rsid w:val="008E30BE"/>
     <w:rsid w:val="008E387C"/>
     <w:rsid w:val="008E518E"/>
     <w:rsid w:val="008E637F"/>
     <w:rsid w:val="008E64E0"/>
     <w:rsid w:val="008E784F"/>
     <w:rsid w:val="008E7B7A"/>
     <w:rsid w:val="008F21E2"/>
     <w:rsid w:val="008F2FAD"/>
     <w:rsid w:val="008F3C69"/>
     <w:rsid w:val="008F49C5"/>
     <w:rsid w:val="008F5706"/>
     <w:rsid w:val="008F5DF3"/>
     <w:rsid w:val="008F5E13"/>
     <w:rsid w:val="008F64E2"/>
     <w:rsid w:val="008F6767"/>
     <w:rsid w:val="008F7756"/>
     <w:rsid w:val="008F77DA"/>
     <w:rsid w:val="008F7FFC"/>
     <w:rsid w:val="00900626"/>
     <w:rsid w:val="00902C20"/>
     <w:rsid w:val="009033F1"/>
     <w:rsid w:val="00905986"/>
+    <w:rsid w:val="00905A3E"/>
     <w:rsid w:val="00905B4B"/>
     <w:rsid w:val="00907677"/>
     <w:rsid w:val="0090787A"/>
     <w:rsid w:val="009146B9"/>
     <w:rsid w:val="00916652"/>
     <w:rsid w:val="00916717"/>
     <w:rsid w:val="009169C7"/>
     <w:rsid w:val="00917E4B"/>
     <w:rsid w:val="0092157F"/>
     <w:rsid w:val="009237A7"/>
     <w:rsid w:val="0092415D"/>
     <w:rsid w:val="0092469C"/>
     <w:rsid w:val="00925DEE"/>
     <w:rsid w:val="00926438"/>
     <w:rsid w:val="009310C8"/>
     <w:rsid w:val="0093145C"/>
     <w:rsid w:val="009317B8"/>
     <w:rsid w:val="00931EC9"/>
     <w:rsid w:val="00933281"/>
     <w:rsid w:val="00934921"/>
     <w:rsid w:val="00934BBA"/>
     <w:rsid w:val="00936D6D"/>
     <w:rsid w:val="009406C4"/>
     <w:rsid w:val="00940BE5"/>
     <w:rsid w:val="009416F2"/>
@@ -34341,50 +34212,51 @@
     <w:rsid w:val="0096198B"/>
     <w:rsid w:val="00961CE8"/>
     <w:rsid w:val="00962E4D"/>
     <w:rsid w:val="0096366B"/>
     <w:rsid w:val="00964B78"/>
     <w:rsid w:val="00964CB2"/>
     <w:rsid w:val="0096525E"/>
     <w:rsid w:val="00965A36"/>
     <w:rsid w:val="00967C4C"/>
     <w:rsid w:val="0097232B"/>
     <w:rsid w:val="00972F6F"/>
     <w:rsid w:val="009730D9"/>
     <w:rsid w:val="009733E9"/>
     <w:rsid w:val="00973F77"/>
     <w:rsid w:val="00974DFA"/>
     <w:rsid w:val="00975BDD"/>
     <w:rsid w:val="00980E1A"/>
     <w:rsid w:val="009811E9"/>
     <w:rsid w:val="0098441C"/>
     <w:rsid w:val="0098458C"/>
     <w:rsid w:val="00984EA5"/>
     <w:rsid w:val="0098564A"/>
     <w:rsid w:val="009879ED"/>
     <w:rsid w:val="009902BF"/>
     <w:rsid w:val="00990719"/>
+    <w:rsid w:val="00991397"/>
     <w:rsid w:val="009913A6"/>
     <w:rsid w:val="00992A3F"/>
     <w:rsid w:val="00993BBD"/>
     <w:rsid w:val="00993E84"/>
     <w:rsid w:val="00994E2B"/>
     <w:rsid w:val="00996E5E"/>
     <w:rsid w:val="00997835"/>
     <w:rsid w:val="009A17BC"/>
     <w:rsid w:val="009A18B9"/>
     <w:rsid w:val="009A268F"/>
     <w:rsid w:val="009A2B84"/>
     <w:rsid w:val="009A336D"/>
     <w:rsid w:val="009A344F"/>
     <w:rsid w:val="009A3B11"/>
     <w:rsid w:val="009A49A3"/>
     <w:rsid w:val="009A6004"/>
     <w:rsid w:val="009B12B6"/>
     <w:rsid w:val="009B2CD9"/>
     <w:rsid w:val="009B3740"/>
     <w:rsid w:val="009B393D"/>
     <w:rsid w:val="009B39DF"/>
     <w:rsid w:val="009B50DB"/>
     <w:rsid w:val="009B5817"/>
     <w:rsid w:val="009B758E"/>
     <w:rsid w:val="009B75A2"/>
@@ -34647,50 +34519,51 @@
     <w:rsid w:val="00B677E4"/>
     <w:rsid w:val="00B71D21"/>
     <w:rsid w:val="00B71F13"/>
     <w:rsid w:val="00B72562"/>
     <w:rsid w:val="00B7369C"/>
     <w:rsid w:val="00B73DD2"/>
     <w:rsid w:val="00B757A1"/>
     <w:rsid w:val="00B769D8"/>
     <w:rsid w:val="00B76DDD"/>
     <w:rsid w:val="00B76F84"/>
     <w:rsid w:val="00B77729"/>
     <w:rsid w:val="00B77BB7"/>
     <w:rsid w:val="00B77EFC"/>
     <w:rsid w:val="00B80EDC"/>
     <w:rsid w:val="00B81A52"/>
     <w:rsid w:val="00B82A76"/>
     <w:rsid w:val="00B8361F"/>
     <w:rsid w:val="00B83841"/>
     <w:rsid w:val="00B83BAE"/>
     <w:rsid w:val="00B8682C"/>
     <w:rsid w:val="00B86973"/>
     <w:rsid w:val="00B86CC0"/>
     <w:rsid w:val="00B903BF"/>
     <w:rsid w:val="00B904E9"/>
     <w:rsid w:val="00B91238"/>
+    <w:rsid w:val="00B91EE6"/>
     <w:rsid w:val="00B92840"/>
     <w:rsid w:val="00B944EE"/>
     <w:rsid w:val="00B94AB1"/>
     <w:rsid w:val="00B9550A"/>
     <w:rsid w:val="00B9612B"/>
     <w:rsid w:val="00B962AE"/>
     <w:rsid w:val="00B96319"/>
     <w:rsid w:val="00B9683A"/>
     <w:rsid w:val="00BA0EB2"/>
     <w:rsid w:val="00BA10C1"/>
     <w:rsid w:val="00BA1302"/>
     <w:rsid w:val="00BA257A"/>
     <w:rsid w:val="00BA2955"/>
     <w:rsid w:val="00BA3E9B"/>
     <w:rsid w:val="00BA4129"/>
     <w:rsid w:val="00BA4424"/>
     <w:rsid w:val="00BA4C74"/>
     <w:rsid w:val="00BA5485"/>
     <w:rsid w:val="00BA57C3"/>
     <w:rsid w:val="00BA6EE8"/>
     <w:rsid w:val="00BA75AD"/>
     <w:rsid w:val="00BA78DA"/>
     <w:rsid w:val="00BB04A1"/>
     <w:rsid w:val="00BB1B47"/>
     <w:rsid w:val="00BB25AA"/>
@@ -34975,50 +34848,51 @@
     <w:rsid w:val="00D97A4B"/>
     <w:rsid w:val="00DA0506"/>
     <w:rsid w:val="00DA3454"/>
     <w:rsid w:val="00DA4DD6"/>
     <w:rsid w:val="00DA530C"/>
     <w:rsid w:val="00DA5D14"/>
     <w:rsid w:val="00DA5DA2"/>
     <w:rsid w:val="00DA6D3C"/>
     <w:rsid w:val="00DB1546"/>
     <w:rsid w:val="00DB1F14"/>
     <w:rsid w:val="00DB265C"/>
     <w:rsid w:val="00DB314F"/>
     <w:rsid w:val="00DB4747"/>
     <w:rsid w:val="00DB5416"/>
     <w:rsid w:val="00DB7D61"/>
     <w:rsid w:val="00DC1C9F"/>
     <w:rsid w:val="00DC1E8A"/>
     <w:rsid w:val="00DC3019"/>
     <w:rsid w:val="00DC30F1"/>
     <w:rsid w:val="00DC3AF0"/>
     <w:rsid w:val="00DC3B3E"/>
     <w:rsid w:val="00DC5243"/>
     <w:rsid w:val="00DC57AC"/>
     <w:rsid w:val="00DC58F9"/>
     <w:rsid w:val="00DD24C0"/>
+    <w:rsid w:val="00DD2681"/>
     <w:rsid w:val="00DD3C18"/>
     <w:rsid w:val="00DD3DE7"/>
     <w:rsid w:val="00DD3F47"/>
     <w:rsid w:val="00DD402B"/>
     <w:rsid w:val="00DD6874"/>
     <w:rsid w:val="00DE005D"/>
     <w:rsid w:val="00DE01A5"/>
     <w:rsid w:val="00DE08CB"/>
     <w:rsid w:val="00DE1017"/>
     <w:rsid w:val="00DE2110"/>
     <w:rsid w:val="00DE2A67"/>
     <w:rsid w:val="00DE40A6"/>
     <w:rsid w:val="00DE4660"/>
     <w:rsid w:val="00DE4E3F"/>
     <w:rsid w:val="00DE5103"/>
     <w:rsid w:val="00DE5B3A"/>
     <w:rsid w:val="00DE6590"/>
     <w:rsid w:val="00DF095E"/>
     <w:rsid w:val="00DF0A90"/>
     <w:rsid w:val="00DF1A10"/>
     <w:rsid w:val="00DF321A"/>
     <w:rsid w:val="00DF48D3"/>
     <w:rsid w:val="00DF5272"/>
     <w:rsid w:val="00DF76A8"/>
     <w:rsid w:val="00DF7D8B"/>
@@ -35092,50 +34966,51 @@
     <w:rsid w:val="00E81F9B"/>
     <w:rsid w:val="00E8274B"/>
     <w:rsid w:val="00E82AC4"/>
     <w:rsid w:val="00E830DD"/>
     <w:rsid w:val="00E83757"/>
     <w:rsid w:val="00E8394F"/>
     <w:rsid w:val="00E8402E"/>
     <w:rsid w:val="00E84A07"/>
     <w:rsid w:val="00E84F0A"/>
     <w:rsid w:val="00E86536"/>
     <w:rsid w:val="00E8691C"/>
     <w:rsid w:val="00E87508"/>
     <w:rsid w:val="00E87E08"/>
     <w:rsid w:val="00E90D63"/>
     <w:rsid w:val="00E95BF2"/>
     <w:rsid w:val="00E95CE7"/>
     <w:rsid w:val="00E9658C"/>
     <w:rsid w:val="00E966E7"/>
     <w:rsid w:val="00EA000C"/>
     <w:rsid w:val="00EA17CD"/>
     <w:rsid w:val="00EA2058"/>
     <w:rsid w:val="00EA21CB"/>
     <w:rsid w:val="00EA2D70"/>
     <w:rsid w:val="00EA3933"/>
     <w:rsid w:val="00EA4020"/>
+    <w:rsid w:val="00EA5653"/>
     <w:rsid w:val="00EA655A"/>
     <w:rsid w:val="00EA6F93"/>
     <w:rsid w:val="00EA72D6"/>
     <w:rsid w:val="00EB05C9"/>
     <w:rsid w:val="00EB1F17"/>
     <w:rsid w:val="00EB2A05"/>
     <w:rsid w:val="00EB3075"/>
     <w:rsid w:val="00EB539C"/>
     <w:rsid w:val="00EB57FB"/>
     <w:rsid w:val="00EB76C6"/>
     <w:rsid w:val="00EB7E30"/>
     <w:rsid w:val="00EC0057"/>
     <w:rsid w:val="00EC3ADA"/>
     <w:rsid w:val="00EC43AB"/>
     <w:rsid w:val="00EC6968"/>
     <w:rsid w:val="00ED3273"/>
     <w:rsid w:val="00ED3753"/>
     <w:rsid w:val="00ED3803"/>
     <w:rsid w:val="00ED3F1B"/>
     <w:rsid w:val="00ED45A9"/>
     <w:rsid w:val="00ED4E3E"/>
     <w:rsid w:val="00ED5503"/>
     <w:rsid w:val="00ED62BA"/>
     <w:rsid w:val="00ED6F7A"/>
     <w:rsid w:val="00EE43D3"/>
@@ -35237,50 +35112,51 @@
     <w:rsid w:val="00F87391"/>
     <w:rsid w:val="00F87667"/>
     <w:rsid w:val="00F878C4"/>
     <w:rsid w:val="00F9149D"/>
     <w:rsid w:val="00F936BE"/>
     <w:rsid w:val="00F939CB"/>
     <w:rsid w:val="00F93F41"/>
     <w:rsid w:val="00F943F2"/>
     <w:rsid w:val="00F95745"/>
     <w:rsid w:val="00F971A8"/>
     <w:rsid w:val="00FA0C7B"/>
     <w:rsid w:val="00FA0E6F"/>
     <w:rsid w:val="00FA133E"/>
     <w:rsid w:val="00FA2EA5"/>
     <w:rsid w:val="00FA34BD"/>
     <w:rsid w:val="00FA3732"/>
     <w:rsid w:val="00FA522F"/>
     <w:rsid w:val="00FA692C"/>
     <w:rsid w:val="00FA6DD9"/>
     <w:rsid w:val="00FA6F6B"/>
     <w:rsid w:val="00FA7446"/>
     <w:rsid w:val="00FB0C1A"/>
     <w:rsid w:val="00FB0EF5"/>
     <w:rsid w:val="00FB1C15"/>
     <w:rsid w:val="00FB2795"/>
+    <w:rsid w:val="00FB4CB4"/>
     <w:rsid w:val="00FB4CB6"/>
     <w:rsid w:val="00FB4F16"/>
     <w:rsid w:val="00FB7DC1"/>
     <w:rsid w:val="00FB7E03"/>
     <w:rsid w:val="00FC02CD"/>
     <w:rsid w:val="00FC08E4"/>
     <w:rsid w:val="00FC0D8A"/>
     <w:rsid w:val="00FC0DF4"/>
     <w:rsid w:val="00FC39F6"/>
     <w:rsid w:val="00FC4176"/>
     <w:rsid w:val="00FC5376"/>
     <w:rsid w:val="00FC5A1A"/>
     <w:rsid w:val="00FC5F73"/>
     <w:rsid w:val="00FC67BE"/>
     <w:rsid w:val="00FC6AB7"/>
     <w:rsid w:val="00FC7517"/>
     <w:rsid w:val="00FC7806"/>
     <w:rsid w:val="00FD121E"/>
     <w:rsid w:val="00FD1F58"/>
     <w:rsid w:val="00FD2FAF"/>
     <w:rsid w:val="00FD349A"/>
     <w:rsid w:val="00FD3CB4"/>
     <w:rsid w:val="00FD3ECF"/>
     <w:rsid w:val="00FD50E4"/>
     <w:rsid w:val="00FD5CA4"/>
@@ -36943,58 +36819,60 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00315C57"/>
     <w:rsid w:val="000032D9"/>
     <w:rsid w:val="00013637"/>
     <w:rsid w:val="0002508C"/>
     <w:rsid w:val="00027819"/>
     <w:rsid w:val="00027D78"/>
     <w:rsid w:val="00042DFE"/>
     <w:rsid w:val="000612FD"/>
     <w:rsid w:val="000625F1"/>
     <w:rsid w:val="00062BB6"/>
     <w:rsid w:val="00067F0D"/>
     <w:rsid w:val="00072EB3"/>
     <w:rsid w:val="0008137C"/>
+    <w:rsid w:val="00085D4F"/>
     <w:rsid w:val="00090309"/>
     <w:rsid w:val="000B3292"/>
     <w:rsid w:val="000C37F3"/>
     <w:rsid w:val="000C4A04"/>
     <w:rsid w:val="000C6417"/>
     <w:rsid w:val="000F0A7F"/>
     <w:rsid w:val="000F3D78"/>
     <w:rsid w:val="000F3EB9"/>
+    <w:rsid w:val="000F71F4"/>
     <w:rsid w:val="00100043"/>
     <w:rsid w:val="00111F08"/>
     <w:rsid w:val="00147BA8"/>
     <w:rsid w:val="001626E7"/>
     <w:rsid w:val="00166307"/>
     <w:rsid w:val="0018245C"/>
     <w:rsid w:val="00187279"/>
     <w:rsid w:val="001A0A5A"/>
     <w:rsid w:val="001A2C5A"/>
     <w:rsid w:val="001A3CBC"/>
     <w:rsid w:val="001B5321"/>
     <w:rsid w:val="001C02A9"/>
     <w:rsid w:val="001C1E10"/>
     <w:rsid w:val="001C3CD0"/>
     <w:rsid w:val="001C4E3E"/>
     <w:rsid w:val="001C77BC"/>
     <w:rsid w:val="001E2A22"/>
     <w:rsid w:val="001F59F1"/>
     <w:rsid w:val="0020588F"/>
     <w:rsid w:val="00207FA8"/>
     <w:rsid w:val="0024102B"/>
     <w:rsid w:val="00241033"/>
     <w:rsid w:val="0024635A"/>
     <w:rsid w:val="00250AB4"/>
     <w:rsid w:val="002637DC"/>
@@ -37064,87 +36942,89 @@
     <w:rsid w:val="00643664"/>
     <w:rsid w:val="00646659"/>
     <w:rsid w:val="00657962"/>
     <w:rsid w:val="00660F23"/>
     <w:rsid w:val="006621D3"/>
     <w:rsid w:val="00671C41"/>
     <w:rsid w:val="00684C98"/>
     <w:rsid w:val="00690B4F"/>
     <w:rsid w:val="0069113D"/>
     <w:rsid w:val="006A3621"/>
     <w:rsid w:val="006A78BC"/>
     <w:rsid w:val="006C4F85"/>
     <w:rsid w:val="006D0E93"/>
     <w:rsid w:val="006E1511"/>
     <w:rsid w:val="006F16FF"/>
     <w:rsid w:val="006F7AEB"/>
     <w:rsid w:val="0071764A"/>
     <w:rsid w:val="00731CA6"/>
     <w:rsid w:val="00736ADE"/>
     <w:rsid w:val="00737497"/>
     <w:rsid w:val="00747097"/>
     <w:rsid w:val="00750A43"/>
     <w:rsid w:val="00753203"/>
     <w:rsid w:val="007602D3"/>
     <w:rsid w:val="00772697"/>
+    <w:rsid w:val="007C14D7"/>
     <w:rsid w:val="007C5819"/>
     <w:rsid w:val="007C6F95"/>
     <w:rsid w:val="007D0235"/>
     <w:rsid w:val="007D497A"/>
     <w:rsid w:val="007E73E3"/>
     <w:rsid w:val="007F0FF7"/>
     <w:rsid w:val="007F6202"/>
     <w:rsid w:val="00802D9D"/>
     <w:rsid w:val="00814EED"/>
     <w:rsid w:val="00815809"/>
     <w:rsid w:val="00823E92"/>
     <w:rsid w:val="008265A2"/>
     <w:rsid w:val="0082697D"/>
     <w:rsid w:val="00830812"/>
     <w:rsid w:val="008338E7"/>
     <w:rsid w:val="008425A3"/>
     <w:rsid w:val="00845663"/>
     <w:rsid w:val="00854046"/>
     <w:rsid w:val="00855283"/>
     <w:rsid w:val="008764E5"/>
     <w:rsid w:val="0088092D"/>
     <w:rsid w:val="00892C81"/>
     <w:rsid w:val="0089578B"/>
     <w:rsid w:val="008A36F2"/>
     <w:rsid w:val="008A404C"/>
     <w:rsid w:val="008C5EB2"/>
     <w:rsid w:val="008F21E2"/>
     <w:rsid w:val="008F3C69"/>
     <w:rsid w:val="00901F69"/>
     <w:rsid w:val="00914DA2"/>
     <w:rsid w:val="00921E66"/>
     <w:rsid w:val="00952E4A"/>
     <w:rsid w:val="00962E4D"/>
     <w:rsid w:val="0096645E"/>
     <w:rsid w:val="0096791A"/>
     <w:rsid w:val="00974474"/>
     <w:rsid w:val="009871F2"/>
+    <w:rsid w:val="00991397"/>
     <w:rsid w:val="00992760"/>
     <w:rsid w:val="0099513D"/>
     <w:rsid w:val="009A1785"/>
     <w:rsid w:val="009A2698"/>
     <w:rsid w:val="009A6BD2"/>
     <w:rsid w:val="009D4C81"/>
     <w:rsid w:val="009D609A"/>
     <w:rsid w:val="009E1CA0"/>
     <w:rsid w:val="009F41B6"/>
     <w:rsid w:val="00A11663"/>
     <w:rsid w:val="00A12C36"/>
     <w:rsid w:val="00A145B8"/>
     <w:rsid w:val="00A35C79"/>
     <w:rsid w:val="00A41C55"/>
     <w:rsid w:val="00A6764F"/>
     <w:rsid w:val="00A67734"/>
     <w:rsid w:val="00A746B3"/>
     <w:rsid w:val="00A90B62"/>
     <w:rsid w:val="00A95017"/>
     <w:rsid w:val="00AB60D1"/>
     <w:rsid w:val="00AC3A60"/>
     <w:rsid w:val="00AD433B"/>
     <w:rsid w:val="00AF1183"/>
     <w:rsid w:val="00B03566"/>
     <w:rsid w:val="00B32FF0"/>
@@ -37177,70 +37057,72 @@
     <w:rsid w:val="00D3363B"/>
     <w:rsid w:val="00D47EDB"/>
     <w:rsid w:val="00D546D8"/>
     <w:rsid w:val="00D6747A"/>
     <w:rsid w:val="00D770F7"/>
     <w:rsid w:val="00D96A3E"/>
     <w:rsid w:val="00DA3F61"/>
     <w:rsid w:val="00DC72F9"/>
     <w:rsid w:val="00DF2DAE"/>
     <w:rsid w:val="00DF48D3"/>
     <w:rsid w:val="00DF76A8"/>
     <w:rsid w:val="00E00323"/>
     <w:rsid w:val="00E00465"/>
     <w:rsid w:val="00E00AE2"/>
     <w:rsid w:val="00E010AD"/>
     <w:rsid w:val="00E04D4F"/>
     <w:rsid w:val="00E11028"/>
     <w:rsid w:val="00E13D2C"/>
     <w:rsid w:val="00E2220E"/>
     <w:rsid w:val="00E22F57"/>
     <w:rsid w:val="00E22FBB"/>
     <w:rsid w:val="00E27C9A"/>
     <w:rsid w:val="00E51A3E"/>
     <w:rsid w:val="00E70980"/>
     <w:rsid w:val="00E70EF7"/>
+    <w:rsid w:val="00E765A6"/>
     <w:rsid w:val="00E7695E"/>
     <w:rsid w:val="00E84051"/>
     <w:rsid w:val="00E87E08"/>
     <w:rsid w:val="00EA655A"/>
     <w:rsid w:val="00EC3ADA"/>
     <w:rsid w:val="00EE1DC5"/>
     <w:rsid w:val="00EF079C"/>
     <w:rsid w:val="00EF17B2"/>
     <w:rsid w:val="00F04E49"/>
     <w:rsid w:val="00F0738C"/>
     <w:rsid w:val="00F115FB"/>
     <w:rsid w:val="00F21147"/>
     <w:rsid w:val="00F22A5F"/>
     <w:rsid w:val="00F3256C"/>
     <w:rsid w:val="00F414B6"/>
     <w:rsid w:val="00F542A9"/>
     <w:rsid w:val="00F90C88"/>
     <w:rsid w:val="00F956FE"/>
     <w:rsid w:val="00FA0E6F"/>
     <w:rsid w:val="00FA5DC6"/>
+    <w:rsid w:val="00FB4CB4"/>
     <w:rsid w:val="00FD3B78"/>
     <w:rsid w:val="00FE6159"/>
     <w:rsid w:val="00FF498E"/>
     <w:rsid w:val="00FF7525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -37961,77 +37843,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE8F09A0-6066-4FF4-908E-4AEBD5C16DBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>53983</Words>
-  <Characters>30771</Characters>
+  <Words>54127</Words>
+  <Characters>30853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>256</Lines>
+  <Lines>257</Lines>
   <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>84585</CharactersWithSpaces>
+  <CharactersWithSpaces>84811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sanda.roze@lzp.gov.lv</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>