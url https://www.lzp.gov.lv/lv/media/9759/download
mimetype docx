--- v0 (2025-10-12)
+++ v1 (2026-04-11)
@@ -10,2146 +10,2044 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C95A0F" w:rsidP="00313847" w:rsidRDefault="6059031B" w14:paraId="3F0586E8" w14:textId="1AF2816F">
+    <w:p w14:paraId="3F0586E8" w14:textId="1AF2816F" w:rsidR="00C95A0F" w:rsidRDefault="6059031B" w:rsidP="00313847">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0BD34179">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="0BD34179" w:rsidR="57C9B565">
+      <w:r w:rsidR="57C9B565" w:rsidRPr="0BD34179">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B6062" w:rsidP="006B6062" w:rsidRDefault="006B6062" w14:paraId="1FDFC375" w14:textId="08EFA6FF">
+    <w:p w14:paraId="1FDFC375" w14:textId="08EFA6FF" w:rsidR="006B6062" w:rsidRDefault="006B6062" w:rsidP="006B6062">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A19A6BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nolikumam “Atbalsts Latvijas Republikas zinātniskajām institūcijām Latvijas Zinātnes padomes projekta Nr.1.1.1.5/1/24/I/001 "Atbalsts Latvijas dalībai starptautiskās pētniecības un inovācijas programmās" ietvaros par Eiropas Savienības programmas "Apvārsnis Eiropa" </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A19A6BF" w:rsidR="570FA85B">
+      <w:r w:rsidR="570FA85B" w:rsidRPr="2A19A6BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">un 10. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="2A19A6BF" w:rsidR="570FA85B">
+      <w:r w:rsidR="570FA85B" w:rsidRPr="2A19A6BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ietvarprogrammas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="2A19A6BF" w:rsidR="570FA85B">
+      <w:r w:rsidR="570FA85B" w:rsidRPr="2A19A6BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A19A6BF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>projektu koordinatoru konsultēšanu”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00313847" w:rsidRDefault="00EA397C" w14:paraId="4AD5206A" w14:textId="5BC7ED19">
+    <w:p w14:paraId="4AD5206A" w14:textId="5BC7ED19" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00313847">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="400" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Līguma Nr. ERAF _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D76F7" w:rsidP="006D76F7" w:rsidRDefault="006D76F7" w14:paraId="62E47E8D" w14:textId="77777777">
+    <w:p w14:paraId="62E47E8D" w14:textId="77777777" w:rsidR="006D76F7" w:rsidRDefault="006D76F7" w:rsidP="006D76F7">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="400" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LĪGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w14:paraId="31EFD970" w14:textId="2695FBAA">
+    <w:p w14:paraId="31EFD970" w14:textId="2695FBAA" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">par atbalsta piešķiršanu </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="34F5BAF4" w:rsidRDefault="00EA397C" w14:paraId="59756458" w14:textId="5E9C2365">
+    <w:p w14:paraId="59756458" w14:textId="5E9C2365" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="34F5BAF4">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34F5BAF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">projekta [ PROJEKTA NOSAUKUMS] </w:t>
+        <w:t xml:space="preserve">projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[ PROJEKTA NOSAUKUMS]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="34F5BAF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044853">
         <w:t>pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="48540CFA">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="4BB7B2C8">
         <w:t xml:space="preserve"> koordinatora</w:t>
       </w:r>
       <w:r w:rsidR="00044853">
         <w:t xml:space="preserve"> konsultēšan</w:t>
       </w:r>
       <w:r w:rsidR="641104F4">
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidR="52E3E40D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="569D2CDC" w14:textId="2EA1B854">
+    <w:p w14:paraId="569D2CDC" w14:textId="3060A4F2" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Latvijas Zinātnes padome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – </w:t>
       </w:r>
       <w:r>
         <w:t>PADOME</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kuras vārdā saskaņā ar Ministru kabineta 2020. gada 30. jūnija noteikumiem Nr. 408 “Latvijas Zinātnes padomes nolikums”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rīkojas tās direktore </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00334DE2" w:rsidRPr="00334DE2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>un izglītības un zinātnes ministra 2026. gada 21. janvāra rīkojumu Nr. 13-2.1e/26/10 “Par Latvijas Zinātnes padomes direktora amata pienākumu pildīšanu”</w:t>
+      </w:r>
+      <w:r w:rsidR="003B46E0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojas tās </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C83" w:rsidRPr="00450B9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direktora pienākumu izpildītāja </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C83" w:rsidRPr="007E1C83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>Lauma Muižniece</w:t>
+        </w:rPr>
+        <w:t>Elita Zondaka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">no vienas puses, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="66CED554" w14:textId="77777777">
+    <w:p w14:paraId="66CED554" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B14B1" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="31AD949C" w14:textId="2D5CA90A">
+    <w:p w14:paraId="31AD949C" w14:textId="2D5CA90A" w:rsidR="002B14B1" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00B24DBC">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00B24DBC" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Pieteicēja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00B24DBC" w14:paraId="27DAD674" w14:textId="2E1A8765">
+    <w:p w14:paraId="27DAD674" w14:textId="2E1A8765" w:rsidR="006B3A0B" w:rsidRDefault="00B24DBC" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="60" w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00B24DBC">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">nosaukums] </w:t>
       </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:t xml:space="preserve">(turpmāk – ATBALSTA </w:t>
+      </w:r>
+      <w:r w:rsidR="33FFFD49" w:rsidRPr="00A35638">
+        <w:t>PIETEICĒJS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:t>), kura vārdā saskaņā ar</w:t>
+      </w:r>
+      <w:r w:rsidR="009268D3" w:rsidRPr="00A35638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55117" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55117" w:rsidRPr="00A35638">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:t>tās</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55117" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>________________________,</w:t>
+      </w:r>
       <w:r w:rsidR="00EA397C">
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:t>CĒJS</w:t>
+        <w:t>no otras puses,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA397C" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA397C">
-        <w:rPr/>
-[...62 lines deleted...]
-        <w:rPr/>
         <w:t>turpmāk abi kopā – Puses, ņemot vērā</w:t>
       </w:r>
       <w:r w:rsidR="00971BDB">
-        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00F53855" w14:paraId="1161D8F0" w14:textId="728838FD">
+    <w:p w14:paraId="1161D8F0" w14:textId="728838FD" w:rsidR="006B3A0B" w:rsidRDefault="00F53855" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ministru kabineta 2023.gada 19.decembra noteikumos Nr.810 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00442EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.1.1. specifiskā atbalsta mērķa "Pētniecības un inovāciju kapacitātes stiprināšana un progresīvu tehnoloģiju ieviešana kopējā P&amp;A sistēmā" 1.1.1.5. pasākuma "Latvijas pilnvērtīga dalība Apvārsnis Eiropa programmā, tajā skaitā nodrošinot kompleksu atbalsta instrumentu klāstu un sasaisti ar RIS3 specializācijas jomu attīstīšanu" pirmās un otrās projektu iesniegumu atlases kārtas īstenošanas noteikum</w:t>
       </w:r>
       <w:r w:rsidR="00044853">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00EA397C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” noteikto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="71CC3CE3" w14:textId="337AE4A0">
+    <w:p w14:paraId="71CC3CE3" w14:textId="1D32D753" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Latvijas Zinātnes padomes 202</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Latvijas Zinātnes padomes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72A24" w:rsidRPr="00A72A24">
+        <w:t xml:space="preserve">2026. gada 21.janvāra </w:t>
       </w:r>
       <w:r w:rsidR="006D2AFA">
         <w:t>nolikumā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidR="006D2AFA">
         <w:t xml:space="preserve">Atbalsts Latvijas Republikas zinātniskajām institūcijām Latvijas Zinātnes padomes projekta Nr.1.1.1.5/1/24/I/001 "Atbalsts Latvijas dalībai starptautiskās pētniecības un inovācijas programmās" ietvaros par Eiropas Savienības programmas "Apvārsnis  Eiropa" projektu koordinatoru pieteikumu konsultēšanu </w:t>
       </w:r>
       <w:r>
         <w:t>” noteikto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="4348B82A" w14:textId="18474A39">
+    <w:p w14:paraId="4348B82A" w14:textId="309C7564" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="573EDC33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ņemot vērā </w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
         <w:t xml:space="preserve">Latvijas Zinātnes padomes </w:t>
       </w:r>
       <w:r w:rsidRPr="573EDC33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="573EDC33" w:rsidR="5AE0654B">
+      <w:r w:rsidR="00920A9D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="573EDC33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C55117">
+      <w:r w:rsidR="000E36EA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t>___</w:t>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="573EDC33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C55117">
+      <w:r w:rsidR="000E36EA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:highlight w:val="lightGray"/>
-[...1 lines deleted...]
-        <w:t>_________</w:t>
+        </w:rPr>
+        <w:t>marta</w:t>
       </w:r>
       <w:r w:rsidRPr="573EDC33">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lēmumu Nr.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> par atbalsta piešķiršanu,</w:t>
+        <w:t xml:space="preserve"> lēmumu par atbalsta piešķiršanu,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="57CE0C15" w14:textId="77777777">
+    <w:p w14:paraId="57CE0C15" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienojas par turpmāk minēto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000A2BF3" w:rsidR="006B3A0B" w:rsidP="00A71090" w:rsidRDefault="00EA397C" w14:paraId="16B25FE4" w14:textId="77777777">
+    <w:p w14:paraId="16B25FE4" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="000A2BF3" w:rsidRDefault="00EA397C" w:rsidP="00A71090">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2BF3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LĪGUMA PRIEKŠMETS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E429CE" w:rsidR="00E429CE" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="769784F2" w14:textId="12C71D80">
+    <w:p w14:paraId="769784F2" w14:textId="12C71D80" w:rsidR="00E429CE" w:rsidRPr="00E429CE" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">PADOME apņemas Līgumā noteiktajā kārtībā un termiņos sniegt atbalstu ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="00611BDF">
-        <w:rPr/>
         <w:t>PIETEICĒJAM</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>. Atbalsta summa ir</w:t>
       </w:r>
       <w:r w:rsidR="004C11B9">
-        <w:rPr/>
         <w:t xml:space="preserve"> EUR </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="004C11B9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004C11B9" w:rsidRPr="00A35638">
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...1 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="1AEF4551">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="1AEF4551" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="004C11B9">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="004C11B9" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">maksimālais pieejamais </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="0038016E">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="0038016E" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>atbalsts</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="005A28B6">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="005A28B6" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="0085515F">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="0085515F" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>5000</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="7E8EE16A">
-[...3 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidR="7E8EE16A" w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...1 lines deleted...]
-          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80" w:themeShade="FF"/>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">un tiek sniegta par </w:t>
       </w:r>
       <w:r w:rsidR="640201FA">
-        <w:rPr/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>virs kvalitātes sliekšņa novērtēt</w:t>
       </w:r>
       <w:r w:rsidR="3C694672">
-        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
       <w:r w:rsidR="0559BAE5">
-        <w:rPr/>
         <w:t>s"</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
-[...2 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i w:val="1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekts, kurš Eiropas Komisijas novērtējumā ir sasniedzis vai pārsniedzis noteikto kvalitātes sliekšņa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vērtību atbilstoši konkrētās programmas "Apvārsnis Eiropa"  projektu pieteikumu vērtēšanas nosacījumiem)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="07E0F72C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="55CDA9D6">
+      <w:r w:rsidR="55CDA9D6" w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pieteikumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A0529" w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="659D40E8" w14:textId="00000C29">
+    <w:p w14:paraId="659D40E8" w14:textId="773B1654" w:rsidR="006B3A0B" w:rsidRPr="004A0529" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="00262461">
-        <w:rPr/>
         <w:t xml:space="preserve">PIETEICĒJS </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>apņemas nodrošināt, ka projekt</w:t>
       </w:r>
       <w:r w:rsidR="56094317">
-        <w:rPr/>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>a piet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04926">
+        <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidR="56094317">
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:rPr/>
+        <w:t>kums</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35638">
+        <w:t xml:space="preserve">[PROJEKTA </w:t>
+      </w:r>
+      <w:r w:rsidR="4BB1C538" w:rsidRPr="00A35638">
         <w:t xml:space="preserve">PIETEIKUMA </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">NOSAUKUMS] tiek sagatavots atbilstošā kvalitātē un saņem </w:t>
+      <w:r w:rsidRPr="00A35638">
+        <w:t>NOSAUKUMS]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tiek sagatavots atbilstošā kvalitātē un saņem </w:t>
       </w:r>
       <w:r w:rsidR="5DE1896F">
-        <w:rPr/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>virs kvalitātes sliekšņa</w:t>
       </w:r>
       <w:r w:rsidR="07FF4232">
-        <w:rPr/>
         <w:t xml:space="preserve"> novērtēts projekts"</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">novērtējumu, proti, </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="628447E7">
+      <w:r w:rsidR="628447E7" w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas </w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Komisijas novērtējumā ir sasniedzis vai pārsniedzis noteikto kvalitātes sliekšņa vērtību atbilstoši konkrētās programmas "Apvārsnis Eiropa" apakšprogrammas projektu pieteikumu vērtēšanas nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0529" w:rsidP="00A71090" w:rsidRDefault="00EA397C" w14:paraId="414A973B" w14:textId="65988F6B">
+    <w:p w14:paraId="414A973B" w14:textId="65988F6B" w:rsidR="004A0529" w:rsidRDefault="00EA397C" w:rsidP="00A71090">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>LĪGUMA SPĒKĀ STĀŠANĀS TERMIŅŠ UN SPĒKĀ ESAMĪBA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A6F6A" w:rsidR="009A6F6A" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="233E3A8D" w14:textId="77777777">
+    <w:p w14:paraId="233E3A8D" w14:textId="77777777" w:rsidR="009A6F6A" w:rsidRPr="009A6F6A" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Līgums stājas spēkā abpusējas parakstīšanas brīdī un ir spēkā līdz Pušu pilnīgai no tā izrietošo saistību izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A6F6A" w:rsidR="009A6F6A" w:rsidP="64AAFF0B" w:rsidRDefault="00EA397C" w14:paraId="0B0AAB30" w14:textId="77777777">
+    <w:p w14:paraId="0B0AAB30" w14:textId="77777777" w:rsidR="009A6F6A" w:rsidRPr="009A6F6A" w:rsidRDefault="00EA397C" w:rsidP="64AAFF0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Atbalsta saņemšanai kvalificējas projekta pieteikums, kurš:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A6F6A" w:rsidR="009A6F6A" w:rsidP="64AAFF0B" w:rsidRDefault="00EA397C" w14:paraId="336AAFCE" w14:textId="77777777">
+    <w:p w14:paraId="336AAFCE" w14:textId="77777777" w:rsidR="009A6F6A" w:rsidRPr="009A6F6A" w:rsidRDefault="00EA397C" w:rsidP="64AAFF0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64AAFF0B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniegts kādā no konkursiem ne vēlāk kā līdz 2029. gada 31. martam;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A6F6A" w:rsidR="009A6F6A" w:rsidP="5D675C83" w:rsidRDefault="00EA397C" w14:paraId="6C1AB334" w14:textId="4B775DD6">
+    <w:p w14:paraId="6C1AB334" w14:textId="4B775DD6" w:rsidR="009A6F6A" w:rsidRPr="009A6F6A" w:rsidRDefault="00EA397C" w:rsidP="5D675C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņēmis novērtējumu “</w:t>
       </w:r>
       <w:r w:rsidR="749E5918">
-        <w:rPr/>
         <w:t>virs kvalitātes sliekšņa novērtēts projekts</w:t>
       </w:r>
-      <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+      <w:r w:rsidRPr="07E0F72C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A6F6A" w:rsidR="006B3A0B" w:rsidP="5D675C83" w:rsidRDefault="00EA397C" w14:paraId="18B345EC" w14:textId="66CED2DE">
+    <w:p w14:paraId="18B345EC" w14:textId="66CED2DE" w:rsidR="006B3A0B" w:rsidRPr="009A6F6A" w:rsidRDefault="00EA397C" w:rsidP="5D675C83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5D675C83">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iepriekš nav saņēmis finansiālu atbalstu  koordinatora konsultēšanai un nav pieteikts finansiāla atbalsta saņemšanai citos pasākumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F6ABB" w:rsidR="00BC08A4" w:rsidP="00A71090" w:rsidRDefault="00EA397C" w14:paraId="79DCF74C" w14:textId="2D081C31">
+    <w:p w14:paraId="79DCF74C" w14:textId="2D081C31" w:rsidR="00BC08A4" w:rsidRPr="009F6ABB" w:rsidRDefault="00EA397C" w:rsidP="00A71090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6ABB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NORĒĶINU KĀRTĪBA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC08A4" w:rsidR="00BC08A4" w:rsidP="07E0F72C" w:rsidRDefault="00EA397C" w14:paraId="59912213" w14:textId="193190DE">
+    <w:p w14:paraId="59912213" w14:textId="193190DE" w:rsidR="00BC08A4" w:rsidRPr="00BC08A4" w:rsidRDefault="00EA397C" w:rsidP="07E0F72C">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">PADOME līgumā paredzēto atbalsta summu ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="00262461">
-        <w:rPr/>
         <w:t>PIETE</w:t>
       </w:r>
       <w:r w:rsidR="002C1A4B">
-        <w:rPr/>
         <w:t>ICĒ</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">JAM izmaksā 10 (desmit) darba dienu laikā no </w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
-        <w:rPr/>
         <w:t>dienas</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">, kad ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="00D65322">
-        <w:rPr/>
         <w:t>PIETEICĒJS</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> ir iesniedzis</w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
-        <w:rPr/>
         <w:t xml:space="preserve"> Padomei</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> pietiekamus pierādījumus, kas apliecina </w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
-        <w:rPr/>
         <w:t xml:space="preserve">līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>1.2.punktā noteikto saistību izpildi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC08A4" w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="41D98D69" w14:textId="2110F9C4">
+    <w:p w14:paraId="41D98D69" w14:textId="2110F9C4" w:rsidR="006B3A0B" w:rsidRPr="00BC08A4" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Atbilstošu pierādījumu iesniegšanu un saistību izpildi apliecina abpusēji parakstīts pušu pieņemšanas-nodošanas akts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A77B47" w:rsidR="00BC08A4" w:rsidP="00A71090" w:rsidRDefault="00EA397C" w14:paraId="72AED4CE" w14:textId="3826C9B7">
+    <w:p w14:paraId="72AED4CE" w14:textId="3826C9B7" w:rsidR="00BC08A4" w:rsidRPr="00A77B47" w:rsidRDefault="00EA397C" w:rsidP="00A71090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="200"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PUŠU ATBILDĪBA, PIENĀKUMI UN TIESĪBAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC08A4" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="216E98FF" w14:textId="77777777">
+    <w:p w14:paraId="216E98FF" w14:textId="77777777" w:rsidR="00BC08A4" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pildot no Līguma izrietošās saistības, </w:t>
       </w:r>
       <w:r>
         <w:t>Puses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> apņemas piemērot spēkā esošos Latvijas Republikas un Eiropas Savienības normatīvos aktus, kā arī citus Projekta īstenošanai saistošos dokumentus un to grozījumus. Normatīvo aktu vai citu saistošo dokumentu nezināšana neatbrīvo no Līgumā paredzēto saistību izpildes pienākuma un noteiktās atbildības.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F32B1" w:rsidP="64AAFF0B" w:rsidRDefault="00EA397C" w14:paraId="49140BAE" w14:textId="68E47857">
+    <w:p w14:paraId="49140BAE" w14:textId="68E47857" w:rsidR="005F32B1" w:rsidRDefault="00EA397C" w:rsidP="64AAFF0B">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="00D65322">
-        <w:rPr/>
         <w:t xml:space="preserve">PIETEICĒJAM </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">ir pienākums ievērot </w:t>
       </w:r>
       <w:r w:rsidR="65C5BB94">
-        <w:rPr/>
         <w:t xml:space="preserve"> Eiropas Parlamenta un Padomes Regulas (ES, Euratom) 2024/2509 (2024. gada 23. septembris) par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam (pārstrādāta redakcija)</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> 61.pantā noteikto un  nepieļaut interešu konfliktu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F32B1" w:rsidR="00BC08A4" w:rsidP="34F5BAF4" w:rsidRDefault="00EA397C" w14:paraId="3BA6E4B4" w14:textId="7771F601">
+    <w:p w14:paraId="3BA6E4B4" w14:textId="7771F601" w:rsidR="00BC08A4" w:rsidRPr="005F32B1" w:rsidRDefault="00EA397C" w:rsidP="34F5BAF4">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>ATBALSTA</w:t>
       </w:r>
       <w:r w:rsidR="004D0900">
-        <w:rPr/>
         <w:t xml:space="preserve"> PIETEICĒJAM</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> ir pienākums nepieļaut </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dubultfinansējuma</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> risku. Ja Padome konstatē </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dubultfinansējuma</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> risku, tad ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="004D0900">
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve">PIETEICĒJAM </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">ir pienākums atmaksāt saņemto atbalstu pēc pirmā </w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
-        <w:rPr/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>adomes pieprasījuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC08A4" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="6D7143F1" w14:textId="11CE7257">
+    <w:p w14:paraId="6D7143F1" w14:textId="11CE7257" w:rsidR="00BC08A4" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">ATBALSTA </w:t>
       </w:r>
       <w:r w:rsidR="003D5F7F">
-        <w:rPr/>
         <w:t xml:space="preserve">PIETEICĒJAM </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r>
         <w:t>ir pienākums ievērot Publisko iepirkumu likuma noteikumus un uzglabāt izdevumus pamatojošo dokumentāciju saskaņā ar Grāmatvedības likumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00641EA0" w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="33E397E1" w14:textId="6838379B">
+    <w:p w14:paraId="33E397E1" w14:textId="6838379B" w:rsidR="006B3A0B" w:rsidRPr="00641EA0" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Padomei ir pienākums līgumā noteiktajā termiņā izmaksāt atbalsta summu, ja ir abpusēji parakstīts pieņemšanas-nodošanas akts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A71090" w:rsidR="00BC08A4" w:rsidP="00A71090" w:rsidRDefault="00EA397C" w14:paraId="4DDCE10B" w14:textId="2DB23232">
+    <w:p w14:paraId="4DDCE10B" w14:textId="2DB23232" w:rsidR="00BC08A4" w:rsidRPr="00A71090" w:rsidRDefault="00EA397C" w:rsidP="00A71090">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71090">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PAPILDU NOTEIKUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF4667" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="33B282FA" w14:textId="6B11A5E7">
+    <w:p w14:paraId="33B282FA" w14:textId="6B11A5E7" w:rsidR="00EF4667" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Līguma noteikumi ir piemērojami, ciktāl</w:t>
       </w:r>
       <w:r w:rsidR="00FC44FD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eiropas Savienības</w:t>
       </w:r>
-      <w:r w:rsidDel="00FC44FD" w:rsidR="00FC44FD">
+      <w:r w:rsidR="00FC44FD" w:rsidDel="00FC44FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un Latvijas Republikas normatīvie akti nenosaka citādi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF4667" w:rsidP="62147606" w:rsidRDefault="00EA397C" w14:paraId="300FA557" w14:textId="7D82E2CB">
+    <w:p w14:paraId="300FA557" w14:textId="7D82E2CB" w:rsidR="00EF4667" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="62147606">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A35638">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ATBALSTA </w:t>
       </w:r>
-      <w:r w:rsidR="003D5F7F">
-        <w:rPr/>
+      <w:r w:rsidR="003D5F7F" w:rsidRPr="00A35638">
         <w:t xml:space="preserve">PIETEICĒJA </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-        <w:rPr/>
+      <w:r w:rsidRPr="00A35638">
         <w:t xml:space="preserve">kontaktpersona ir </w:t>
       </w:r>
-      <w:r w:rsidR="00FC44FD">
-        <w:rPr/>
+      <w:r w:rsidR="00FC44FD" w:rsidRPr="00A35638">
         <w:t xml:space="preserve">----------, </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00A35638">
+        <w:t>kontakttālrunis _________,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55117" w:rsidRPr="00A35638">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA397C">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A35638">
+        <w:t>e-pasta adrese_____________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00C55117" w:rsidRDefault="00EA397C" w14:paraId="38F1B731" w14:textId="79FB12DD">
+    <w:p w14:paraId="38F1B731" w14:textId="79FB12DD" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00C55117">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="510"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Visus strīdus, kas rodas saistībā ar Līgumu, Puses risina pārrunu ceļā. Ja Puses nespēj vienoties, strīdu izskata tiesa Latvijas Republikas normatīvajos aktos noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B3A0B" w:rsidP="008406BB" w:rsidRDefault="00EA397C" w14:paraId="22D30AB1" w14:textId="77777777">
+    <w:p w14:paraId="22D30AB1" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="008406BB">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:spacing w:before="800" w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PUŠU REKVIZĪTI</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8296" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4149"/>
         <w:gridCol w:w="4147"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="071C24D1" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="071C24D1" w14:textId="77777777" w:rsidTr="00A35638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="6BBADC00" w14:textId="77777777">
+          <w:p w14:paraId="6BBADC00" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PADOME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="07E0F72C" w:rsidRDefault="00EA397C" w14:paraId="7A96D2A6" w14:textId="7CEC33B2">
+          <w:p w14:paraId="7A96D2A6" w14:textId="7CEC33B2" w:rsidR="006B3A0B" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="07E0F72C">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+            <w:r w:rsidRPr="00A35638">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ATBALSTA </w:t>
             </w:r>
-            <w:r w:rsidRPr="07E0F72C" w:rsidR="003D5F7F">
+            <w:r w:rsidR="003D5F7F" w:rsidRPr="00A35638">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>PIETEICĒJS</w:t>
             </w:r>
-            <w:r w:rsidRPr="07E0F72C" w:rsidR="00EA397C">
+            <w:r w:rsidRPr="00A35638">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="1039B0FE" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="1039B0FE" w14:textId="77777777" w:rsidTr="00A35638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="5DBD18CD" w14:textId="77777777">
+          <w:p w14:paraId="5DBD18CD" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Juridiskā adrese: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="3A6D5720" w14:textId="77777777">
+          <w:p w14:paraId="3A6D5720" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Smilšu iela 8, Rīga, LV – 1050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="0FB43A9F" w14:textId="77777777">
+          <w:p w14:paraId="0FB43A9F" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A35638">
               <w:t>Juridiskā adrese:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="65CB3211" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="65CB3211" w14:textId="77777777" w:rsidTr="00A35638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="1047C1D7" w14:textId="77777777">
+          <w:p w14:paraId="1047C1D7" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="34F5BAF4">
               <w:t>Reģ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="34F5BAF4">
               <w:t>. Nr. 90000048222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="2BE4061C" w14:textId="77777777">
+          <w:p w14:paraId="2BE4061C" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="34F5BAF4">
+            <w:r w:rsidRPr="00A35638">
               <w:t>Reģ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="34F5BAF4">
+            <w:r w:rsidRPr="00A35638">
               <w:t xml:space="preserve">. Nr. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="2F57802B" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="2F57802B" w14:textId="77777777" w:rsidTr="00A35638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="3F4CA478" w14:textId="1391AF94">
+          <w:p w14:paraId="3F4CA478" w14:textId="1391AF94" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Konta Nr. </w:t>
             </w:r>
-            <w:r w:rsidRPr="6169F136" w:rsidR="6A1D5F75">
+            <w:r w:rsidR="6A1D5F75" w:rsidRPr="6169F136">
               <w:t>LV 97TREL215017203100B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="7A4E77D1" w14:textId="77777777">
+          <w:p w14:paraId="7A4E77D1" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="00A35638" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A35638">
               <w:t>Konta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="295265F3" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="295265F3" w14:textId="77777777" w:rsidTr="00A35638">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="4ADCB32F" w14:textId="77777777">
+          <w:p w14:paraId="4ADCB32F" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="00AB4C95" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AB4C95">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Valsts Kase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="006B3A0B" w14:paraId="0FD2E972" w14:textId="77777777">
+          <w:p w14:paraId="0FD2E972" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRPr="00A35638" w:rsidRDefault="006B3A0B" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="6FF64B8F" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="6FF64B8F" w14:textId="77777777" w:rsidTr="07E0F72C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="591DE335" w14:textId="77777777">
+          <w:p w14:paraId="77D3A073" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="00EA397C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>TRELLV22</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="591DE335" w14:textId="77777777" w:rsidR="00AB4C95" w:rsidRDefault="00AB4C95" w:rsidP="00431E92">
+            <w:pPr>
+              <w:pStyle w:val="LO-normal"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="006B3A0B" w14:paraId="6AA2507A" w14:textId="1F1691BF">
+          <w:p w14:paraId="6AA2507A" w14:textId="1F1691BF" w:rsidR="006B3A0B" w:rsidRDefault="006B3A0B" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B3A0B" w:rsidTr="07E0F72C" w14:paraId="448E7B5E" w14:textId="77777777">
+      <w:tr w:rsidR="006B3A0B" w14:paraId="448E7B5E" w14:textId="77777777" w:rsidTr="07E0F72C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="56BD94B9" w14:textId="5CFC0920">
+          <w:p w14:paraId="41FF6D13" w14:textId="4D7E3A44" w:rsidR="006B3A0B" w:rsidRDefault="00A1228C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Direktor</w:t>
+              <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00FC44FD">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00A1228C">
+              <w:t xml:space="preserve">irektora pienākumu izpildītāja </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="006B3A0B" w14:paraId="41FF6D13" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="00EA397C" w14:paraId="7F085302" w14:textId="77777777">
+          <w:p w14:paraId="7F085302" w14:textId="14388C11" w:rsidR="006B3A0B" w:rsidRDefault="00A1228C" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Lauma Muižniece </w:t>
+              <w:t>Elita Zondaka</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA397C">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4147" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="006B3A0B" w14:paraId="34B36A86" w14:textId="77777777">
+          <w:p w14:paraId="34B36A86" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="006B3A0B" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006B3A0B" w:rsidP="00431E92" w:rsidRDefault="006B3A0B" w14:paraId="620A69EC" w14:textId="77777777">
+          <w:p w14:paraId="620A69EC" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="006B3A0B" w:rsidP="00431E92">
             <w:pPr>
               <w:pStyle w:val="LO-normal"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B3A0B" w:rsidP="00641EA0" w:rsidRDefault="006B3A0B" w14:paraId="291FAFEC" w14:textId="77777777"/>
+    <w:p w14:paraId="291FAFEC" w14:textId="77777777" w:rsidR="006B3A0B" w:rsidRDefault="006B3A0B" w:rsidP="00641EA0"/>
     <w:sectPr w:rsidR="006B3A0B" w:rsidSect="00431E92">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1985" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="6B1C8F2F" w14:textId="77777777">
+    <w:p w14:paraId="44267664" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="49B90A48" w14:textId="77777777">
+    <w:p w14:paraId="07A38307" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="6C0A5DC3" w14:textId="77777777">
+    <w:p w14:paraId="7031AF21" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EA397C" w:rsidRDefault="00EA397C" w14:paraId="256E0E9F" w14:textId="77777777">
+  <w:p w14:paraId="256E0E9F" w14:textId="77777777" w:rsidR="00EA397C" w:rsidRDefault="00EA397C">
     <w:pPr>
       <w:pStyle w:val="LO-normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0A8B1AEF" w:rsidTr="0A8B1AEF" w14:paraId="51D067BB" w14:textId="77777777">
+    <w:tr w:rsidR="0A8B1AEF" w14:paraId="51D067BB" w14:textId="77777777" w:rsidTr="0A8B1AEF">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="27DFB9F1" w14:textId="6EC40231">
+        <w:p w14:paraId="27DFB9F1" w14:textId="6EC40231" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="2BF136EB" w14:textId="76E7E1DA">
+        <w:p w14:paraId="2BF136EB" w14:textId="76E7E1DA" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="580849AE" w14:textId="096EF753">
+        <w:p w14:paraId="580849AE" w14:textId="096EF753" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00C94A7D" w:rsidRDefault="00C94A7D" w14:paraId="308F8702" w14:textId="3EEEE96D">
+  <w:p w14:paraId="308F8702" w14:textId="3EEEE96D" w:rsidR="00C94A7D" w:rsidRDefault="00C94A7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="7B289575" w14:textId="77777777">
+    <w:p w14:paraId="6D435B76" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="5108599B" w14:textId="77777777">
+    <w:p w14:paraId="674A0372" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00CF0C2E" w:rsidRDefault="00CF0C2E" w14:paraId="00F5D92A" w14:textId="77777777">
+    <w:p w14:paraId="6480F238" w14:textId="77777777" w:rsidR="008C4C22" w:rsidRDefault="008C4C22">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-87076825"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00641EA0" w:rsidRDefault="00641EA0" w14:paraId="3B095674" w14:textId="0DA49157">
+      <w:p w14:paraId="3B095674" w14:textId="0DA49157" w:rsidR="00641EA0" w:rsidRDefault="00641EA0">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00641EA0" w:rsidRDefault="00641EA0" w14:paraId="11403FB2" w14:textId="77777777">
+  <w:p w14:paraId="11403FB2" w14:textId="77777777" w:rsidR="00641EA0" w:rsidRDefault="00641EA0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0A8B1AEF" w:rsidTr="0A8B1AEF" w14:paraId="55FEC8F4" w14:textId="77777777">
+    <w:tr w:rsidR="0A8B1AEF" w14:paraId="55FEC8F4" w14:textId="77777777" w:rsidTr="0A8B1AEF">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="65256B66" w14:textId="2E97BB3D">
+        <w:p w14:paraId="65256B66" w14:textId="2E97BB3D" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="2CADE131" w14:textId="3AEB6818">
+        <w:p w14:paraId="2CADE131" w14:textId="3AEB6818" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0A8B1AEF" w:rsidP="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w14:paraId="13DB7D0D" w14:textId="30C6C818">
+        <w:p w14:paraId="13DB7D0D" w14:textId="30C6C818" w:rsidR="0A8B1AEF" w:rsidRDefault="0A8B1AEF" w:rsidP="0A8B1AEF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00C94A7D" w:rsidRDefault="00C94A7D" w14:paraId="62610D50" w14:textId="02E5112C">
+  <w:p w14:paraId="62610D50" w14:textId="02E5112C" w:rsidR="00C94A7D" w:rsidRDefault="00C94A7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="051D4671"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="473426BE"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -2421,173 +2319,201 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3252" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1298992245">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1282343360">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1407922772">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:trackRevisions w:val="true"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B3A0B"/>
     <w:rsid w:val="00012240"/>
     <w:rsid w:val="00044853"/>
     <w:rsid w:val="00061643"/>
+    <w:rsid w:val="00091087"/>
     <w:rsid w:val="000A2BF3"/>
+    <w:rsid w:val="000E36EA"/>
     <w:rsid w:val="00117E79"/>
+    <w:rsid w:val="001238D6"/>
     <w:rsid w:val="0017265A"/>
     <w:rsid w:val="001B2CC3"/>
+    <w:rsid w:val="001C3CAE"/>
     <w:rsid w:val="002161F7"/>
     <w:rsid w:val="0022455E"/>
     <w:rsid w:val="00262461"/>
     <w:rsid w:val="0028657F"/>
     <w:rsid w:val="002B14B1"/>
     <w:rsid w:val="002B77E4"/>
     <w:rsid w:val="002C1A4B"/>
     <w:rsid w:val="002C6389"/>
     <w:rsid w:val="002E242E"/>
     <w:rsid w:val="002E6C76"/>
     <w:rsid w:val="00313847"/>
+    <w:rsid w:val="00334DE2"/>
     <w:rsid w:val="00370911"/>
     <w:rsid w:val="0038016E"/>
     <w:rsid w:val="003A4378"/>
     <w:rsid w:val="003B0B1B"/>
+    <w:rsid w:val="003B46E0"/>
     <w:rsid w:val="003D5F7F"/>
     <w:rsid w:val="003E5B31"/>
     <w:rsid w:val="00431E92"/>
+    <w:rsid w:val="00493AD7"/>
     <w:rsid w:val="004A0529"/>
     <w:rsid w:val="004A7827"/>
     <w:rsid w:val="004C11B9"/>
     <w:rsid w:val="004C5119"/>
     <w:rsid w:val="004D0900"/>
     <w:rsid w:val="004F4BEE"/>
     <w:rsid w:val="00586AE5"/>
     <w:rsid w:val="005A28B6"/>
     <w:rsid w:val="005A2AFE"/>
     <w:rsid w:val="005B1CD2"/>
     <w:rsid w:val="005C2B8B"/>
     <w:rsid w:val="005D6B42"/>
     <w:rsid w:val="005F0A74"/>
     <w:rsid w:val="005F3051"/>
     <w:rsid w:val="005F32B1"/>
     <w:rsid w:val="00611BDF"/>
     <w:rsid w:val="00641EA0"/>
+    <w:rsid w:val="006718DA"/>
     <w:rsid w:val="006B3A0B"/>
     <w:rsid w:val="006B6062"/>
     <w:rsid w:val="006D2AFA"/>
     <w:rsid w:val="006D76F7"/>
     <w:rsid w:val="006F1D48"/>
     <w:rsid w:val="00715917"/>
     <w:rsid w:val="00717461"/>
     <w:rsid w:val="0077539C"/>
     <w:rsid w:val="00795AB8"/>
+    <w:rsid w:val="007E1C83"/>
+    <w:rsid w:val="00827837"/>
     <w:rsid w:val="008406BB"/>
     <w:rsid w:val="0085515F"/>
     <w:rsid w:val="008B03C1"/>
     <w:rsid w:val="008B4530"/>
+    <w:rsid w:val="008C1BF7"/>
+    <w:rsid w:val="008C4C22"/>
+    <w:rsid w:val="00920A9D"/>
     <w:rsid w:val="009268D3"/>
     <w:rsid w:val="0096127A"/>
     <w:rsid w:val="00971BDB"/>
     <w:rsid w:val="009938E8"/>
+    <w:rsid w:val="009A2EB0"/>
     <w:rsid w:val="009A6F6A"/>
     <w:rsid w:val="009F4E03"/>
     <w:rsid w:val="009F6ABB"/>
+    <w:rsid w:val="00A1228C"/>
+    <w:rsid w:val="00A35638"/>
     <w:rsid w:val="00A62C1D"/>
     <w:rsid w:val="00A71090"/>
+    <w:rsid w:val="00A72A24"/>
     <w:rsid w:val="00A77B47"/>
+    <w:rsid w:val="00AB4C95"/>
     <w:rsid w:val="00AE0792"/>
+    <w:rsid w:val="00B1665B"/>
     <w:rsid w:val="00B213F3"/>
     <w:rsid w:val="00B24DBC"/>
+    <w:rsid w:val="00B25D42"/>
+    <w:rsid w:val="00B4493F"/>
     <w:rsid w:val="00B8358C"/>
     <w:rsid w:val="00B8586B"/>
     <w:rsid w:val="00BA172D"/>
     <w:rsid w:val="00BC08A4"/>
+    <w:rsid w:val="00C429E6"/>
     <w:rsid w:val="00C55117"/>
     <w:rsid w:val="00C7367C"/>
     <w:rsid w:val="00C73BB6"/>
     <w:rsid w:val="00C94A7D"/>
     <w:rsid w:val="00C95A0F"/>
     <w:rsid w:val="00CC0A82"/>
     <w:rsid w:val="00CC1C1B"/>
     <w:rsid w:val="00CC1D71"/>
     <w:rsid w:val="00CD4B24"/>
+    <w:rsid w:val="00CD4C71"/>
     <w:rsid w:val="00CF0C2E"/>
+    <w:rsid w:val="00D1066D"/>
     <w:rsid w:val="00D33108"/>
+    <w:rsid w:val="00D6011C"/>
     <w:rsid w:val="00D65322"/>
     <w:rsid w:val="00D924E6"/>
     <w:rsid w:val="00DA068C"/>
     <w:rsid w:val="00DE0DA9"/>
+    <w:rsid w:val="00E04926"/>
     <w:rsid w:val="00E121BB"/>
     <w:rsid w:val="00E429CE"/>
     <w:rsid w:val="00E765CE"/>
     <w:rsid w:val="00E81AA8"/>
     <w:rsid w:val="00EA397C"/>
     <w:rsid w:val="00EB7E7C"/>
     <w:rsid w:val="00EC35E9"/>
     <w:rsid w:val="00EF04F9"/>
     <w:rsid w:val="00EF4667"/>
+    <w:rsid w:val="00F22D73"/>
     <w:rsid w:val="00F363AC"/>
     <w:rsid w:val="00F53855"/>
+    <w:rsid w:val="00F94A95"/>
     <w:rsid w:val="00FC44FD"/>
     <w:rsid w:val="016230A5"/>
     <w:rsid w:val="0559BAE5"/>
     <w:rsid w:val="074FB405"/>
     <w:rsid w:val="07E0F72C"/>
     <w:rsid w:val="07FF4232"/>
     <w:rsid w:val="082B2934"/>
     <w:rsid w:val="0A5BE57B"/>
     <w:rsid w:val="0A8B1AEF"/>
     <w:rsid w:val="0BD34179"/>
     <w:rsid w:val="0FA83913"/>
     <w:rsid w:val="144E3407"/>
     <w:rsid w:val="16828A72"/>
     <w:rsid w:val="1980A08A"/>
     <w:rsid w:val="1AEF4551"/>
     <w:rsid w:val="1D744E1C"/>
     <w:rsid w:val="1E35EEC3"/>
     <w:rsid w:val="27C19899"/>
     <w:rsid w:val="293F3647"/>
     <w:rsid w:val="2A19A6BF"/>
     <w:rsid w:val="2F0A6BA3"/>
     <w:rsid w:val="2F18ED49"/>
     <w:rsid w:val="30BB4717"/>
     <w:rsid w:val="32EB1E4A"/>
     <w:rsid w:val="33FFFD49"/>
@@ -2645,143 +2571,143 @@
     <w:rsid w:val="7E1EDC6A"/>
     <w:rsid w:val="7E22AFCB"/>
     <w:rsid w:val="7E8EE16A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1EDE9998"/>
   <w15:docId w15:val="{5D338794-4E05-41BA-8151-488821476FB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         <w:kern w:val="3"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="510"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2937,52 +2863,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3049,96 +2975,96 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Lohit Devanagari"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
@@ -3229,477 +3155,478 @@
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="3"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="3"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LO-normal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Lohit Devanagari"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00641EA0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00641EA0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C94A7D"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A62C1D"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC44FD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC44FD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4259,62 +4186,69 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{775A95D5-4D7D-4494-8214-D1A6B8F0EB15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
     <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>3628</Words>
+  <Characters>2069</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5686</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andris Šķesters</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Līva Jirgensone</lastModifiedBy>
-  <revision>25</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D0118E830AEDD428D4BE0AAFD13557A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>