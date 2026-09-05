--- v1 (2026-02-20)
+++ v2 (2026-09-05)
@@ -118,134 +118,150 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Apstiprināts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66881700" w14:textId="77777777" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="00263168">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263168">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ar Latvijas Zinātnes padomes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE751D7" w14:textId="32B9D565" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="00263168">
+    <w:p w14:paraId="0DE751D7" w14:textId="5327301A" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="6FF4B1C3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="17106A24">
+      <w:r w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D83118">
+      <w:r w:rsidR="005E6CF0" w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17106A24">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="012F2CF1" w:rsidRPr="17106A24">
+      <w:r w:rsidR="012F2CF1" w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00263168">
+      <w:r w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
-      <w:r w:rsidR="00D83118">
+      <w:r w:rsidR="53735AA2" w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>21.janvāra</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00263168">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="66970723" w:rsidRPr="6FF4B1C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>rīkojumu Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83118">
+        <w:t xml:space="preserve"> maija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3B5BBA" w14:textId="3217EC5D" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="6FF4B1C3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>9-1-5/5</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="6FF4B1C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rīkojumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="3758DC4E" w:rsidRPr="6FF4B1C3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-1-1/65</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8B7A45" w14:textId="77777777" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="002005CA">
       <w:pPr>
         <w:spacing w:before="400" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263168">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NOLIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DE8707" w14:textId="77777777" w:rsidR="00263168" w:rsidRPr="00263168" w:rsidRDefault="00263168" w:rsidP="00263168">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -914,51 +930,51 @@
       <w:r w:rsidR="00C82670" w:rsidRPr="00C82670">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijas </w:t>
       </w:r>
       <w:r w:rsidR="58F5E22F" w:rsidRPr="0242BB6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(turpmāk – EK)</w:t>
       </w:r>
       <w:r w:rsidR="00415152" w:rsidRPr="0242BB6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C82670" w:rsidRPr="00C82670">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>novērtējumā ir sasniedzis vai pārsniedzis noteikto kvalitātes sliekšņa vērtību atbilstoši konkrētās programmas "Apvārsnis Eiropa" apakšprogrammas projektu pieteikumu vērtēšanas nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306071A5" w14:textId="0205D9AB" w:rsidR="0098246B" w:rsidRDefault="001B42A2" w:rsidP="0098246B">
+    <w:p w14:paraId="0FC7E5C1" w14:textId="4913EC36" w:rsidR="00F809E4" w:rsidRDefault="001B42A2" w:rsidP="00F809E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="132DEBF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="71E8C28A" w:rsidRPr="132DEBF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>rojekt</w:t>
       </w:r>
       <w:r w:rsidR="5224AC19" w:rsidRPr="132DEBF3">
         <w:rPr>
@@ -1010,315 +1026,425 @@
       </w:r>
       <w:r w:rsidR="7ACA9A22" w:rsidRPr="132DEBF3">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="6C05E22F" w:rsidRPr="132DEBF3">
         <w:t xml:space="preserve">starptautiska konsorcija) </w:t>
       </w:r>
       <w:r w:rsidR="7DDF9731" w:rsidRPr="132DEBF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r w:rsidR="3035D3B1" w:rsidRPr="132DEBF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a pieteikums</w:t>
       </w:r>
       <w:r w:rsidR="00555676">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> kādā no konkursiem</w:t>
       </w:r>
-      <w:r w:rsidR="3B2AD103" w:rsidRPr="132DEBF3">
+      <w:r w:rsidR="002D5020">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013BE3FE" w14:textId="60E0EFE8" w:rsidR="00797980" w:rsidRPr="0098246B" w:rsidRDefault="0006035A" w:rsidP="0098246B">
+    <w:p w14:paraId="013BE3FE" w14:textId="5FC807D1" w:rsidR="00797980" w:rsidRPr="00F809E4" w:rsidRDefault="0006035A" w:rsidP="1C17E01B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098246B">
+      <w:r w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">konkursi - </w:t>
       </w:r>
-      <w:r w:rsidR="00555676" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00555676" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>programmas "Apvārsnis Eiropa"</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>2. pīlāra</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="132DEBF3">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>visu tematisko kopu (</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cluster</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>) un uzdevumu jomu (</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>mission</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>) vienas pakāpes (</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>single stage</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>) atlasei un divu pakāpju (</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>two stage)</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases 2. dalības kārtā, dalības paplašināšana un izcilības izplatīšanas "</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Teaming</w:t>
       </w:r>
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>" sadaļā 1. un 2. dalības kārtā</w:t>
       </w:r>
-      <w:r w:rsidR="00797980" w:rsidRPr="0098246B">
+      <w:r w:rsidR="0005350C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33958" w:rsidRPr="00D33958">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00797980" w:rsidRPr="0098246B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00797980" w:rsidRPr="0098246B">
+      <w:r w:rsidR="00D33958" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00797980" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Twinning</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33958" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33958">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D33958" w:rsidRPr="00A75033">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0F9ED5" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>Twinning</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75033" w:rsidRPr="00A75033">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00C72B27" w:rsidRPr="0098246B">
+          <w:color w:val="0F9ED5" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>ERA Chair"</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75033" w:rsidRPr="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F9ED5" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7932" w:rsidRPr="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F9ED5" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="009527B3" w:rsidRPr="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F9ED5" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>ERA Research Managers</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7932" w:rsidRPr="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F9ED5" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>" un "Exellence Hubs"</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Doctoral Networks</w:t>
-[...28 lines deleted...]
-        <w:ind w:left="709" w:firstLine="0"/>
+        <w:t xml:space="preserve">Marie Skłodowska-Curie Actions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>(turpmāk - MSCA) "</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B45382">
+        <w:t>Doctoral Networks</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>" un MSCA "COFUND" projektu konkurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00676D1D" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72B27" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00797980" w:rsidRPr="1C17E01B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0239E53A" w14:textId="572E1D2B" w:rsidR="006C3238" w:rsidRDefault="00797980" w:rsidP="65A01C14">
+      <w:pPr>
+        <w:ind w:left="709" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(grozīts ar </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83118">
+      </w:pPr>
+      <w:r w:rsidRPr="65A01C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B45382">
+        <w:t xml:space="preserve">(grozīts ar </w:t>
+      </w:r>
+      <w:r w:rsidR="24F7801C" w:rsidRPr="65A01C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83118">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="65A01C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>01</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B45382">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="41966C9E" w:rsidRPr="65A01C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.2026. rīkojumu Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D83118">
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="65A01C14">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>9-1-5/5)</w:t>
+        <w:t xml:space="preserve">.2026. rīkojumu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="45C47D72" w:rsidRPr="65A01C14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9-1-5/5</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2303">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE273C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>25.08</w:t>
+      </w:r>
+      <w:r w:rsidR="008645A7" w:rsidRPr="00B45382">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2026. rīkojumu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE273C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9-1-5/26-64</w:t>
+      </w:r>
+      <w:r w:rsidRPr="65A01C14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33126297" w14:textId="76D9A000" w:rsidR="00DD11FC" w:rsidRDefault="00DD11FC" w:rsidP="006A1143">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>uzlabots projekta pieteikums</w:t>
       </w:r>
       <w:r w:rsidR="00BE6262">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8734,87 +8860,87 @@
       <w:r w:rsidR="5C7E573A" w:rsidRPr="0035170E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="1E6B4B3C" w:rsidRPr="00A27AD2" w:rsidSect="00882088">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C59F599" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRPr="002B4E82" w:rsidRDefault="002E79F3" w:rsidP="00EA1BA0">
+    <w:p w14:paraId="28ECBEC7" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRPr="002B4E82" w:rsidRDefault="00F4667D" w:rsidP="00EA1BA0">
       <w:r w:rsidRPr="002B4E82">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E11A9F0" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRPr="002B4E82" w:rsidRDefault="002E79F3" w:rsidP="00EA1BA0">
+    <w:p w14:paraId="7653ACCB" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRPr="002B4E82" w:rsidRDefault="00F4667D" w:rsidP="00EA1BA0">
       <w:r w:rsidRPr="002B4E82">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C521B17" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRDefault="002E79F3"/>
+    <w:p w14:paraId="6E5EBD66" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRDefault="00F4667D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
@@ -8882,65 +9008,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0E8FA2EB" w14:textId="0F417BA6" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="422D0DD6" w14:textId="7FD5DB81" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C1F781E" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRPr="002B4E82" w:rsidRDefault="002E79F3" w:rsidP="00EA1BA0">
+    <w:p w14:paraId="17923629" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRPr="002B4E82" w:rsidRDefault="00F4667D" w:rsidP="00EA1BA0">
       <w:r w:rsidRPr="002B4E82">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AE1DF31" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRPr="002B4E82" w:rsidRDefault="002E79F3" w:rsidP="00EA1BA0">
+    <w:p w14:paraId="7A35319D" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRPr="002B4E82" w:rsidRDefault="00F4667D" w:rsidP="00EA1BA0">
       <w:r w:rsidRPr="002B4E82">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="048D4657" w14:textId="77777777" w:rsidR="002E79F3" w:rsidRDefault="002E79F3"/>
+    <w:p w14:paraId="28759B04" w14:textId="77777777" w:rsidR="00F4667D" w:rsidRDefault="00F4667D"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0BE44F4A" w14:textId="77777777" w:rsidR="00C72B27" w:rsidRDefault="00C72B27" w:rsidP="00C72B27">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="4BA1A69F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E73FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.lzp.gov.lv/lv/apvarsnis-eiropa-2021-2027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -9056,51 +9182,57 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E526E" w:rsidRPr="003D2F1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>SAM</w:t>
       </w:r>
       <w:r w:rsidR="005E526E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E526E" w:rsidRPr="003D2F1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t>pasākuma MK</w:t>
+        <w:t xml:space="preserve">pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="005E526E" w:rsidRPr="003D2F1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>MK</w:t>
       </w:r>
       <w:r w:rsidR="005E526E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005E526E" w:rsidRPr="003D2F1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>noteikum</w:t>
       </w:r>
       <w:r w:rsidR="005E526E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00532D6D" w:rsidRPr="00E61ADF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2.8.apakšpunkts</w:t>
       </w:r>
@@ -9239,51 +9371,54 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC17F4">
         <w:t>Ministru kabineta 2005. gada 28. jūnija noteikumi Nr. 473 "Elektronisko dokumentu izstrādāšanas, noformēšanas, glabāšanas un aprites kārtība valsts un pašvaldību iestādēs un kārtība, kādā notiek elektronisko dokumentu aprite starp valsts un pašvaldību iestādēm vai starp šīm iestādēm un fiziskajām un juridiskajām personām", 24. punkts. https://likumi.lv/ta/id/111613#p24</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="4AE970A5" w14:textId="153C361A" w:rsidR="005517B1" w:rsidRDefault="005517B1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005517B1">
-        <w:t xml:space="preserve">Administratīvā procesa likums, 43. pants. </w:t>
+        <w:t xml:space="preserve">Administratīvā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005517B1">
+        <w:t xml:space="preserve">procesa likums, 43. pants. </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:anchor="p43" w:history="1">
         <w:r w:rsidRPr="00C24767">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/55567#p43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="19BF1C51" w14:textId="61160DB8" w:rsidR="00AE1901" w:rsidRDefault="00AE1901">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -9341,87 +9476,98 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
-    <w:tr w:rsidR="13438006" w14:paraId="5A5CB98E" w14:textId="77777777" w:rsidTr="006A1143">
+    <w:tr w:rsidR="13438006" w14:paraId="5A5CB98E" w14:textId="77777777" w:rsidTr="79F73024">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7C78150E" w14:textId="4D51B5D7" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="42A0C491" w14:textId="48C2E39A" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="505020CA" w14:textId="5F1DBCE6" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
+        <w:p w14:paraId="505020CA" w14:textId="7F1F2889" w:rsidR="13438006" w:rsidRDefault="79F73024" w:rsidP="79F73024">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="79F73024">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>KONSOLIDETS</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5754BA9D" w14:textId="4D3207B9" w:rsidR="13438006" w:rsidRDefault="13438006" w:rsidP="006A1143">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066195F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="210E72A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="63"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
@@ -11204,51 +11350,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="912004235">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="454645395">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1707363572">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="659965950">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1086345214">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1645814369">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="154"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00173898"/>
     <w:rsid w:val="00000B14"/>
     <w:rsid w:val="00000FC3"/>
@@ -11275,50 +11421,51 @@
     <w:rsid w:val="00031A05"/>
     <w:rsid w:val="0003244F"/>
     <w:rsid w:val="00032DB1"/>
     <w:rsid w:val="0003463F"/>
     <w:rsid w:val="00034E2D"/>
     <w:rsid w:val="00036A43"/>
     <w:rsid w:val="00037525"/>
     <w:rsid w:val="0003755D"/>
     <w:rsid w:val="000375C2"/>
     <w:rsid w:val="00037D68"/>
     <w:rsid w:val="00040317"/>
     <w:rsid w:val="00040799"/>
     <w:rsid w:val="00041550"/>
     <w:rsid w:val="000416F2"/>
     <w:rsid w:val="00041894"/>
     <w:rsid w:val="0004194E"/>
     <w:rsid w:val="00042CF1"/>
     <w:rsid w:val="000431EE"/>
     <w:rsid w:val="0004325F"/>
     <w:rsid w:val="00043A45"/>
     <w:rsid w:val="00043CE8"/>
     <w:rsid w:val="00046540"/>
     <w:rsid w:val="00047F53"/>
     <w:rsid w:val="000515E3"/>
     <w:rsid w:val="00051B60"/>
+    <w:rsid w:val="0005350C"/>
     <w:rsid w:val="00054D61"/>
     <w:rsid w:val="00054FE8"/>
     <w:rsid w:val="00055E23"/>
     <w:rsid w:val="00057012"/>
     <w:rsid w:val="00057936"/>
     <w:rsid w:val="0006035A"/>
     <w:rsid w:val="00060B46"/>
     <w:rsid w:val="00060CB1"/>
     <w:rsid w:val="000624D8"/>
     <w:rsid w:val="000627DB"/>
     <w:rsid w:val="0006420C"/>
     <w:rsid w:val="00066843"/>
     <w:rsid w:val="00066CCC"/>
     <w:rsid w:val="00067E18"/>
     <w:rsid w:val="0007077B"/>
     <w:rsid w:val="00070BDC"/>
     <w:rsid w:val="00072CF0"/>
     <w:rsid w:val="00074C22"/>
     <w:rsid w:val="00074DDF"/>
     <w:rsid w:val="00082488"/>
     <w:rsid w:val="00084BEA"/>
     <w:rsid w:val="00084C46"/>
     <w:rsid w:val="00086DC1"/>
     <w:rsid w:val="0008FAA0"/>
     <w:rsid w:val="0009081F"/>
@@ -11385,50 +11532,51 @@
     <w:rsid w:val="0012179E"/>
     <w:rsid w:val="0012354E"/>
     <w:rsid w:val="00123C25"/>
     <w:rsid w:val="00123D4B"/>
     <w:rsid w:val="00125457"/>
     <w:rsid w:val="00125CBA"/>
     <w:rsid w:val="001261FB"/>
     <w:rsid w:val="001265BE"/>
     <w:rsid w:val="00127CF4"/>
     <w:rsid w:val="00130F83"/>
     <w:rsid w:val="00133288"/>
     <w:rsid w:val="0013380A"/>
     <w:rsid w:val="001339FE"/>
     <w:rsid w:val="00133DC9"/>
     <w:rsid w:val="00134735"/>
     <w:rsid w:val="001354D3"/>
     <w:rsid w:val="00136443"/>
     <w:rsid w:val="00136756"/>
     <w:rsid w:val="00140233"/>
     <w:rsid w:val="00140DDB"/>
     <w:rsid w:val="00141800"/>
     <w:rsid w:val="001418E7"/>
     <w:rsid w:val="00142988"/>
     <w:rsid w:val="00142D34"/>
     <w:rsid w:val="001431CE"/>
+    <w:rsid w:val="001437C6"/>
     <w:rsid w:val="00144706"/>
     <w:rsid w:val="00146981"/>
     <w:rsid w:val="001479B3"/>
     <w:rsid w:val="001500A5"/>
     <w:rsid w:val="00152B9A"/>
     <w:rsid w:val="00155384"/>
     <w:rsid w:val="00161F77"/>
     <w:rsid w:val="00162A60"/>
     <w:rsid w:val="00162C22"/>
     <w:rsid w:val="00162D74"/>
     <w:rsid w:val="001635E7"/>
     <w:rsid w:val="00163883"/>
     <w:rsid w:val="00165221"/>
     <w:rsid w:val="001653EF"/>
     <w:rsid w:val="00166008"/>
     <w:rsid w:val="0016665E"/>
     <w:rsid w:val="00166AC1"/>
     <w:rsid w:val="00170F5B"/>
     <w:rsid w:val="0017228E"/>
     <w:rsid w:val="00173898"/>
     <w:rsid w:val="00175CA2"/>
     <w:rsid w:val="00181AF8"/>
     <w:rsid w:val="00181EC3"/>
     <w:rsid w:val="00182900"/>
     <w:rsid w:val="00182F01"/>
@@ -11547,109 +11695,109 @@
     <w:rsid w:val="002A55E9"/>
     <w:rsid w:val="002A5E67"/>
     <w:rsid w:val="002A6FF6"/>
     <w:rsid w:val="002B0017"/>
     <w:rsid w:val="002B017E"/>
     <w:rsid w:val="002B11EC"/>
     <w:rsid w:val="002B16E5"/>
     <w:rsid w:val="002B24F4"/>
     <w:rsid w:val="002B3008"/>
     <w:rsid w:val="002B4BB6"/>
     <w:rsid w:val="002B4E82"/>
     <w:rsid w:val="002B5658"/>
     <w:rsid w:val="002B5970"/>
     <w:rsid w:val="002B6BB3"/>
     <w:rsid w:val="002B6E42"/>
     <w:rsid w:val="002C1782"/>
     <w:rsid w:val="002C343D"/>
     <w:rsid w:val="002C3D66"/>
     <w:rsid w:val="002C5FB4"/>
     <w:rsid w:val="002C624F"/>
     <w:rsid w:val="002C7C1E"/>
     <w:rsid w:val="002CEEBF"/>
     <w:rsid w:val="002D1154"/>
     <w:rsid w:val="002D2324"/>
     <w:rsid w:val="002D4D24"/>
+    <w:rsid w:val="002D5020"/>
     <w:rsid w:val="002D5406"/>
     <w:rsid w:val="002E2386"/>
     <w:rsid w:val="002E2E35"/>
     <w:rsid w:val="002E5279"/>
-    <w:rsid w:val="002E79F3"/>
     <w:rsid w:val="002E7F1B"/>
     <w:rsid w:val="002F2EA0"/>
     <w:rsid w:val="002F435A"/>
     <w:rsid w:val="002F4DDB"/>
     <w:rsid w:val="002F501E"/>
     <w:rsid w:val="002F5A80"/>
     <w:rsid w:val="002F6F1E"/>
     <w:rsid w:val="002F74D1"/>
     <w:rsid w:val="002F7859"/>
     <w:rsid w:val="0030193F"/>
     <w:rsid w:val="0030425A"/>
     <w:rsid w:val="003042A5"/>
     <w:rsid w:val="00304A68"/>
     <w:rsid w:val="00304D1D"/>
     <w:rsid w:val="00306D1C"/>
     <w:rsid w:val="00307A26"/>
     <w:rsid w:val="0031001D"/>
     <w:rsid w:val="0031043F"/>
     <w:rsid w:val="00310DDC"/>
     <w:rsid w:val="00311A0D"/>
     <w:rsid w:val="00314A9D"/>
     <w:rsid w:val="0031602E"/>
     <w:rsid w:val="00316E4B"/>
     <w:rsid w:val="00317F23"/>
     <w:rsid w:val="00320576"/>
     <w:rsid w:val="00320607"/>
     <w:rsid w:val="00321BBA"/>
     <w:rsid w:val="00321FBD"/>
     <w:rsid w:val="00322430"/>
     <w:rsid w:val="00324515"/>
     <w:rsid w:val="00324797"/>
     <w:rsid w:val="00324B5F"/>
     <w:rsid w:val="0032583C"/>
     <w:rsid w:val="00327BDE"/>
     <w:rsid w:val="00330042"/>
     <w:rsid w:val="00330F66"/>
-    <w:rsid w:val="00332171"/>
     <w:rsid w:val="00336570"/>
     <w:rsid w:val="00336F8C"/>
     <w:rsid w:val="00337D98"/>
     <w:rsid w:val="00340505"/>
     <w:rsid w:val="00341952"/>
     <w:rsid w:val="0034195F"/>
     <w:rsid w:val="0034282E"/>
     <w:rsid w:val="003431B2"/>
     <w:rsid w:val="00343800"/>
     <w:rsid w:val="0034482B"/>
     <w:rsid w:val="003456B1"/>
     <w:rsid w:val="00347CA8"/>
     <w:rsid w:val="0035170E"/>
     <w:rsid w:val="00351FF2"/>
     <w:rsid w:val="0035289B"/>
     <w:rsid w:val="003556C4"/>
     <w:rsid w:val="00355899"/>
+    <w:rsid w:val="0035604E"/>
     <w:rsid w:val="003628AF"/>
     <w:rsid w:val="00362932"/>
     <w:rsid w:val="00363837"/>
     <w:rsid w:val="00363A87"/>
     <w:rsid w:val="0036403A"/>
     <w:rsid w:val="003641C1"/>
     <w:rsid w:val="00365113"/>
     <w:rsid w:val="0036556B"/>
     <w:rsid w:val="003709A8"/>
     <w:rsid w:val="003746B1"/>
     <w:rsid w:val="0037544B"/>
     <w:rsid w:val="003762CE"/>
     <w:rsid w:val="0037716A"/>
     <w:rsid w:val="00377E16"/>
     <w:rsid w:val="00382783"/>
     <w:rsid w:val="0038603A"/>
     <w:rsid w:val="0038628F"/>
     <w:rsid w:val="00386608"/>
     <w:rsid w:val="00387471"/>
     <w:rsid w:val="00390506"/>
     <w:rsid w:val="00390C97"/>
     <w:rsid w:val="0039126F"/>
     <w:rsid w:val="0039217E"/>
     <w:rsid w:val="003928C7"/>
     <w:rsid w:val="00393855"/>
@@ -11747,50 +11895,51 @@
     <w:rsid w:val="00466527"/>
     <w:rsid w:val="00466629"/>
     <w:rsid w:val="00467A87"/>
     <w:rsid w:val="00470117"/>
     <w:rsid w:val="00471A7E"/>
     <w:rsid w:val="00473D4A"/>
     <w:rsid w:val="00474283"/>
     <w:rsid w:val="004752F5"/>
     <w:rsid w:val="0047619F"/>
     <w:rsid w:val="004764DA"/>
     <w:rsid w:val="0047704D"/>
     <w:rsid w:val="00481F8B"/>
     <w:rsid w:val="00481F9A"/>
     <w:rsid w:val="0048527B"/>
     <w:rsid w:val="00485469"/>
     <w:rsid w:val="0048553F"/>
     <w:rsid w:val="004858A4"/>
     <w:rsid w:val="00486C07"/>
     <w:rsid w:val="00487B34"/>
     <w:rsid w:val="004883FC"/>
     <w:rsid w:val="0049031B"/>
     <w:rsid w:val="00491871"/>
     <w:rsid w:val="00493F2E"/>
     <w:rsid w:val="004976A7"/>
     <w:rsid w:val="004A238A"/>
+    <w:rsid w:val="004A4A98"/>
     <w:rsid w:val="004A6783"/>
     <w:rsid w:val="004B0C35"/>
     <w:rsid w:val="004B20AC"/>
     <w:rsid w:val="004B3F41"/>
     <w:rsid w:val="004B6538"/>
     <w:rsid w:val="004B6643"/>
     <w:rsid w:val="004B68D4"/>
     <w:rsid w:val="004B70D7"/>
     <w:rsid w:val="004C07D3"/>
     <w:rsid w:val="004C0C38"/>
     <w:rsid w:val="004C44A6"/>
     <w:rsid w:val="004C7B3E"/>
     <w:rsid w:val="004D03FD"/>
     <w:rsid w:val="004D0873"/>
     <w:rsid w:val="004D0EAD"/>
     <w:rsid w:val="004D2012"/>
     <w:rsid w:val="004D326B"/>
     <w:rsid w:val="004D42D3"/>
     <w:rsid w:val="004D498D"/>
     <w:rsid w:val="004D58F2"/>
     <w:rsid w:val="004D5BE3"/>
     <w:rsid w:val="004D60F1"/>
     <w:rsid w:val="004D6D81"/>
     <w:rsid w:val="004D75B7"/>
     <w:rsid w:val="004E0710"/>
@@ -11835,51 +11984,50 @@
     <w:rsid w:val="00536188"/>
     <w:rsid w:val="00540046"/>
     <w:rsid w:val="005430CC"/>
     <w:rsid w:val="00543409"/>
     <w:rsid w:val="00543D18"/>
     <w:rsid w:val="00543DDA"/>
     <w:rsid w:val="005440C7"/>
     <w:rsid w:val="0054486E"/>
     <w:rsid w:val="005517B1"/>
     <w:rsid w:val="00552A2A"/>
     <w:rsid w:val="005532EE"/>
     <w:rsid w:val="00555676"/>
     <w:rsid w:val="00560583"/>
     <w:rsid w:val="00560641"/>
     <w:rsid w:val="00560EC0"/>
     <w:rsid w:val="005624DD"/>
     <w:rsid w:val="00563441"/>
     <w:rsid w:val="00563F5A"/>
     <w:rsid w:val="005645BF"/>
     <w:rsid w:val="005662CA"/>
     <w:rsid w:val="0056646B"/>
     <w:rsid w:val="00567C8B"/>
     <w:rsid w:val="00574F97"/>
     <w:rsid w:val="0057668C"/>
     <w:rsid w:val="00577355"/>
-    <w:rsid w:val="00580565"/>
     <w:rsid w:val="00582455"/>
     <w:rsid w:val="005828AF"/>
     <w:rsid w:val="00585483"/>
     <w:rsid w:val="00587110"/>
     <w:rsid w:val="005901AA"/>
     <w:rsid w:val="005904C1"/>
     <w:rsid w:val="0059098D"/>
     <w:rsid w:val="00591449"/>
     <w:rsid w:val="00591B8E"/>
     <w:rsid w:val="00591F85"/>
     <w:rsid w:val="00592355"/>
     <w:rsid w:val="005945BB"/>
     <w:rsid w:val="00596845"/>
     <w:rsid w:val="00596D0A"/>
     <w:rsid w:val="00596EBC"/>
     <w:rsid w:val="00597712"/>
     <w:rsid w:val="005A0874"/>
     <w:rsid w:val="005A16C8"/>
     <w:rsid w:val="005A43C4"/>
     <w:rsid w:val="005A455C"/>
     <w:rsid w:val="005A494D"/>
     <w:rsid w:val="005B07F7"/>
     <w:rsid w:val="005B122A"/>
     <w:rsid w:val="005B2120"/>
     <w:rsid w:val="005B2425"/>
@@ -12111,51 +12259,50 @@
     <w:rsid w:val="00797980"/>
     <w:rsid w:val="007A042D"/>
     <w:rsid w:val="007A09A6"/>
     <w:rsid w:val="007A26E9"/>
     <w:rsid w:val="007A3D7A"/>
     <w:rsid w:val="007A3DCF"/>
     <w:rsid w:val="007A5BA1"/>
     <w:rsid w:val="007A5E06"/>
     <w:rsid w:val="007A6EF4"/>
     <w:rsid w:val="007A7FC4"/>
     <w:rsid w:val="007B1376"/>
     <w:rsid w:val="007B1524"/>
     <w:rsid w:val="007B1B0F"/>
     <w:rsid w:val="007B1D35"/>
     <w:rsid w:val="007B24FF"/>
     <w:rsid w:val="007B2BB6"/>
     <w:rsid w:val="007B3EED"/>
     <w:rsid w:val="007B4E89"/>
     <w:rsid w:val="007B5F06"/>
     <w:rsid w:val="007B68FC"/>
     <w:rsid w:val="007B6AAE"/>
     <w:rsid w:val="007B6D18"/>
     <w:rsid w:val="007B7466"/>
     <w:rsid w:val="007C1F29"/>
     <w:rsid w:val="007C2B24"/>
-    <w:rsid w:val="007C306A"/>
     <w:rsid w:val="007C374A"/>
     <w:rsid w:val="007C3A6C"/>
     <w:rsid w:val="007C438B"/>
     <w:rsid w:val="007C6F67"/>
     <w:rsid w:val="007C766A"/>
     <w:rsid w:val="007C76CC"/>
     <w:rsid w:val="007D32C4"/>
     <w:rsid w:val="007D488E"/>
     <w:rsid w:val="007D54C0"/>
     <w:rsid w:val="007D5FF7"/>
     <w:rsid w:val="007E0DCF"/>
     <w:rsid w:val="007E435B"/>
     <w:rsid w:val="007E44B0"/>
     <w:rsid w:val="007E7030"/>
     <w:rsid w:val="007F12DD"/>
     <w:rsid w:val="007F360E"/>
     <w:rsid w:val="007F3DA6"/>
     <w:rsid w:val="007F4294"/>
     <w:rsid w:val="007F58DF"/>
     <w:rsid w:val="007F7A40"/>
     <w:rsid w:val="00800B5A"/>
     <w:rsid w:val="008037F3"/>
     <w:rsid w:val="00803CAE"/>
     <w:rsid w:val="00803DE3"/>
     <w:rsid w:val="0080475C"/>
@@ -12169,50 +12316,51 @@
     <w:rsid w:val="00815127"/>
     <w:rsid w:val="00815ADE"/>
     <w:rsid w:val="00817293"/>
     <w:rsid w:val="00817AA7"/>
     <w:rsid w:val="00822119"/>
     <w:rsid w:val="008252F1"/>
     <w:rsid w:val="008256E6"/>
     <w:rsid w:val="00826344"/>
     <w:rsid w:val="00833408"/>
     <w:rsid w:val="008367CC"/>
     <w:rsid w:val="008373C5"/>
     <w:rsid w:val="0084174D"/>
     <w:rsid w:val="00842A76"/>
     <w:rsid w:val="00846487"/>
     <w:rsid w:val="008478CB"/>
     <w:rsid w:val="00847E7B"/>
     <w:rsid w:val="0085088E"/>
     <w:rsid w:val="00850F69"/>
     <w:rsid w:val="008545BA"/>
     <w:rsid w:val="008552CD"/>
     <w:rsid w:val="00855DB7"/>
     <w:rsid w:val="00857DE2"/>
     <w:rsid w:val="00857ECF"/>
     <w:rsid w:val="00860A42"/>
     <w:rsid w:val="0086378A"/>
+    <w:rsid w:val="008645A7"/>
     <w:rsid w:val="00865810"/>
     <w:rsid w:val="008718E3"/>
     <w:rsid w:val="00871F11"/>
     <w:rsid w:val="0087202A"/>
     <w:rsid w:val="00872270"/>
     <w:rsid w:val="0087387B"/>
     <w:rsid w:val="008739CB"/>
     <w:rsid w:val="008769AF"/>
     <w:rsid w:val="00877C34"/>
     <w:rsid w:val="00880B25"/>
     <w:rsid w:val="00882088"/>
     <w:rsid w:val="008826C4"/>
     <w:rsid w:val="00882B12"/>
     <w:rsid w:val="00884C56"/>
     <w:rsid w:val="00885D4C"/>
     <w:rsid w:val="00885FFD"/>
     <w:rsid w:val="008905AB"/>
     <w:rsid w:val="008907A0"/>
     <w:rsid w:val="00893E9B"/>
     <w:rsid w:val="00894461"/>
     <w:rsid w:val="008945A3"/>
     <w:rsid w:val="008945DE"/>
     <w:rsid w:val="00895AD8"/>
     <w:rsid w:val="00895F2F"/>
     <w:rsid w:val="008A1584"/>
@@ -12230,113 +12378,113 @@
     <w:rsid w:val="008B55C9"/>
     <w:rsid w:val="008B773C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C16FC"/>
     <w:rsid w:val="008C2B9A"/>
     <w:rsid w:val="008C3262"/>
     <w:rsid w:val="008C3A4A"/>
     <w:rsid w:val="008C66C1"/>
     <w:rsid w:val="008C6D08"/>
     <w:rsid w:val="008C74CA"/>
     <w:rsid w:val="008D0664"/>
     <w:rsid w:val="008D0BFE"/>
     <w:rsid w:val="008D0D20"/>
     <w:rsid w:val="008D0FAA"/>
     <w:rsid w:val="008D20BB"/>
     <w:rsid w:val="008D210D"/>
     <w:rsid w:val="008D331C"/>
     <w:rsid w:val="008D4905"/>
     <w:rsid w:val="008D4B0B"/>
     <w:rsid w:val="008D58B6"/>
     <w:rsid w:val="008D5A40"/>
     <w:rsid w:val="008D5CB4"/>
     <w:rsid w:val="008D6C5D"/>
     <w:rsid w:val="008D7C12"/>
     <w:rsid w:val="008E1CFF"/>
+    <w:rsid w:val="008E2303"/>
     <w:rsid w:val="008E34BC"/>
-    <w:rsid w:val="008E3606"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E3947"/>
     <w:rsid w:val="008E3AB8"/>
     <w:rsid w:val="008E4BCF"/>
     <w:rsid w:val="008E4D42"/>
     <w:rsid w:val="008E5D99"/>
     <w:rsid w:val="008E5E3D"/>
     <w:rsid w:val="008E7F78"/>
     <w:rsid w:val="008F0199"/>
     <w:rsid w:val="008F0F47"/>
     <w:rsid w:val="008F2AE4"/>
     <w:rsid w:val="008F2E69"/>
     <w:rsid w:val="008F45BC"/>
     <w:rsid w:val="008F5D1E"/>
     <w:rsid w:val="008F6E3C"/>
     <w:rsid w:val="008F6F0A"/>
     <w:rsid w:val="0090471A"/>
     <w:rsid w:val="00905560"/>
     <w:rsid w:val="00907C24"/>
     <w:rsid w:val="009101EA"/>
     <w:rsid w:val="00911571"/>
     <w:rsid w:val="00913E0F"/>
     <w:rsid w:val="00913F84"/>
     <w:rsid w:val="00914B7B"/>
     <w:rsid w:val="009164F6"/>
     <w:rsid w:val="00920885"/>
     <w:rsid w:val="00920E4A"/>
     <w:rsid w:val="009231DA"/>
     <w:rsid w:val="009245D7"/>
     <w:rsid w:val="00924A5B"/>
     <w:rsid w:val="00924D01"/>
     <w:rsid w:val="0092761C"/>
     <w:rsid w:val="009317F7"/>
     <w:rsid w:val="009318F4"/>
     <w:rsid w:val="00935175"/>
     <w:rsid w:val="00937DA2"/>
     <w:rsid w:val="00937F10"/>
     <w:rsid w:val="00941FA7"/>
     <w:rsid w:val="00942DAA"/>
     <w:rsid w:val="00942F9A"/>
     <w:rsid w:val="009440AE"/>
     <w:rsid w:val="0094701F"/>
     <w:rsid w:val="00947392"/>
     <w:rsid w:val="0094767B"/>
     <w:rsid w:val="00951696"/>
     <w:rsid w:val="00951A49"/>
     <w:rsid w:val="00951F0F"/>
     <w:rsid w:val="00951F1F"/>
+    <w:rsid w:val="009527B3"/>
     <w:rsid w:val="00952930"/>
     <w:rsid w:val="00952DCA"/>
     <w:rsid w:val="00954952"/>
     <w:rsid w:val="00955FBB"/>
     <w:rsid w:val="00957AC1"/>
     <w:rsid w:val="00960737"/>
     <w:rsid w:val="0096127A"/>
     <w:rsid w:val="00962336"/>
     <w:rsid w:val="009657A8"/>
     <w:rsid w:val="00970F00"/>
     <w:rsid w:val="00972F53"/>
     <w:rsid w:val="00980C1B"/>
-    <w:rsid w:val="0098246B"/>
     <w:rsid w:val="00983805"/>
     <w:rsid w:val="0098427B"/>
     <w:rsid w:val="0098573F"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="009905E3"/>
     <w:rsid w:val="00990651"/>
     <w:rsid w:val="00990B07"/>
     <w:rsid w:val="0099268D"/>
     <w:rsid w:val="00992D83"/>
     <w:rsid w:val="00993B27"/>
     <w:rsid w:val="00997132"/>
     <w:rsid w:val="009973D9"/>
     <w:rsid w:val="009A172C"/>
     <w:rsid w:val="009A2864"/>
     <w:rsid w:val="009A3A9D"/>
     <w:rsid w:val="009A5DC9"/>
     <w:rsid w:val="009A5F9F"/>
     <w:rsid w:val="009A660B"/>
     <w:rsid w:val="009A6A8D"/>
     <w:rsid w:val="009B036D"/>
     <w:rsid w:val="009B037D"/>
     <w:rsid w:val="009B09D5"/>
     <w:rsid w:val="009B2F7B"/>
     <w:rsid w:val="009B5461"/>
     <w:rsid w:val="009B588E"/>
@@ -12401,129 +12549,135 @@
     <w:rsid w:val="00A33554"/>
     <w:rsid w:val="00A339DE"/>
     <w:rsid w:val="00A355FF"/>
     <w:rsid w:val="00A36123"/>
     <w:rsid w:val="00A365A7"/>
     <w:rsid w:val="00A36C15"/>
     <w:rsid w:val="00A40AD4"/>
     <w:rsid w:val="00A416F6"/>
     <w:rsid w:val="00A502EA"/>
     <w:rsid w:val="00A54410"/>
     <w:rsid w:val="00A54697"/>
     <w:rsid w:val="00A55651"/>
     <w:rsid w:val="00A57514"/>
     <w:rsid w:val="00A6007B"/>
     <w:rsid w:val="00A60617"/>
     <w:rsid w:val="00A6207E"/>
     <w:rsid w:val="00A624F7"/>
     <w:rsid w:val="00A64216"/>
     <w:rsid w:val="00A650C6"/>
     <w:rsid w:val="00A65B7E"/>
     <w:rsid w:val="00A672F6"/>
     <w:rsid w:val="00A71334"/>
     <w:rsid w:val="00A71D06"/>
     <w:rsid w:val="00A740ED"/>
     <w:rsid w:val="00A7492E"/>
+    <w:rsid w:val="00A75033"/>
     <w:rsid w:val="00A752C6"/>
     <w:rsid w:val="00A75D10"/>
     <w:rsid w:val="00A80CB4"/>
     <w:rsid w:val="00A813A6"/>
     <w:rsid w:val="00A8217A"/>
     <w:rsid w:val="00A835C5"/>
     <w:rsid w:val="00A8363A"/>
     <w:rsid w:val="00A83B61"/>
     <w:rsid w:val="00A84EA1"/>
     <w:rsid w:val="00A960CF"/>
     <w:rsid w:val="00A96495"/>
     <w:rsid w:val="00AA0025"/>
     <w:rsid w:val="00AA16C8"/>
     <w:rsid w:val="00AA30C8"/>
     <w:rsid w:val="00AA32E6"/>
     <w:rsid w:val="00AA36DD"/>
     <w:rsid w:val="00AA4AD1"/>
     <w:rsid w:val="00AA4B57"/>
     <w:rsid w:val="00AA625A"/>
     <w:rsid w:val="00AA747A"/>
     <w:rsid w:val="00AA76DB"/>
     <w:rsid w:val="00AA7AA3"/>
     <w:rsid w:val="00AB027A"/>
     <w:rsid w:val="00AB305F"/>
     <w:rsid w:val="00AB432E"/>
     <w:rsid w:val="00AB4882"/>
     <w:rsid w:val="00AB603C"/>
     <w:rsid w:val="00AB7C26"/>
     <w:rsid w:val="00AC236D"/>
     <w:rsid w:val="00AC3AF2"/>
     <w:rsid w:val="00AC4814"/>
     <w:rsid w:val="00AC527D"/>
     <w:rsid w:val="00AC637F"/>
     <w:rsid w:val="00AC6DAF"/>
     <w:rsid w:val="00AC7386"/>
     <w:rsid w:val="00AC73AE"/>
     <w:rsid w:val="00AC75CE"/>
     <w:rsid w:val="00AC7E8C"/>
     <w:rsid w:val="00AD1196"/>
     <w:rsid w:val="00AD3BA2"/>
     <w:rsid w:val="00AD59D4"/>
     <w:rsid w:val="00AD5AC9"/>
     <w:rsid w:val="00AD6F92"/>
+    <w:rsid w:val="00AE10B6"/>
     <w:rsid w:val="00AE1901"/>
     <w:rsid w:val="00AE1D24"/>
     <w:rsid w:val="00AE1DC6"/>
     <w:rsid w:val="00AE25AC"/>
+    <w:rsid w:val="00AE273C"/>
     <w:rsid w:val="00AE2A30"/>
     <w:rsid w:val="00AE454C"/>
     <w:rsid w:val="00AE4EC8"/>
     <w:rsid w:val="00AE565E"/>
     <w:rsid w:val="00AE7761"/>
     <w:rsid w:val="00AF2359"/>
     <w:rsid w:val="00AF299E"/>
     <w:rsid w:val="00AF2D2E"/>
     <w:rsid w:val="00AF3D45"/>
     <w:rsid w:val="00AF43E6"/>
+    <w:rsid w:val="00AF7932"/>
     <w:rsid w:val="00B02FB3"/>
     <w:rsid w:val="00B03A01"/>
     <w:rsid w:val="00B061B7"/>
     <w:rsid w:val="00B11ADF"/>
     <w:rsid w:val="00B11E04"/>
     <w:rsid w:val="00B11F50"/>
     <w:rsid w:val="00B12549"/>
     <w:rsid w:val="00B12CD3"/>
     <w:rsid w:val="00B139DF"/>
     <w:rsid w:val="00B13CB5"/>
     <w:rsid w:val="00B16224"/>
     <w:rsid w:val="00B16AB4"/>
     <w:rsid w:val="00B21409"/>
     <w:rsid w:val="00B22552"/>
     <w:rsid w:val="00B22F04"/>
     <w:rsid w:val="00B23D8D"/>
     <w:rsid w:val="00B24BD5"/>
+    <w:rsid w:val="00B25296"/>
     <w:rsid w:val="00B25AD0"/>
     <w:rsid w:val="00B25D66"/>
     <w:rsid w:val="00B30774"/>
     <w:rsid w:val="00B30C7C"/>
     <w:rsid w:val="00B32C50"/>
+    <w:rsid w:val="00B33C93"/>
     <w:rsid w:val="00B35A5F"/>
     <w:rsid w:val="00B37B73"/>
     <w:rsid w:val="00B40A33"/>
     <w:rsid w:val="00B40F76"/>
     <w:rsid w:val="00B41BB4"/>
     <w:rsid w:val="00B443ED"/>
     <w:rsid w:val="00B44D5C"/>
     <w:rsid w:val="00B45340"/>
     <w:rsid w:val="00B45F6D"/>
     <w:rsid w:val="00B46E83"/>
     <w:rsid w:val="00B53047"/>
     <w:rsid w:val="00B538C3"/>
     <w:rsid w:val="00B53D61"/>
     <w:rsid w:val="00B5438E"/>
     <w:rsid w:val="00B547F5"/>
     <w:rsid w:val="00B55369"/>
     <w:rsid w:val="00B56015"/>
     <w:rsid w:val="00B56882"/>
     <w:rsid w:val="00B5764D"/>
     <w:rsid w:val="00B613BA"/>
     <w:rsid w:val="00B61419"/>
     <w:rsid w:val="00B62A4F"/>
     <w:rsid w:val="00B63B65"/>
     <w:rsid w:val="00B63E73"/>
     <w:rsid w:val="00B63F8B"/>
@@ -12711,85 +12865,85 @@
     <w:rsid w:val="00CF6D98"/>
     <w:rsid w:val="00CF7E06"/>
     <w:rsid w:val="00D05465"/>
     <w:rsid w:val="00D06589"/>
     <w:rsid w:val="00D0D617"/>
     <w:rsid w:val="00D1138C"/>
     <w:rsid w:val="00D140E9"/>
     <w:rsid w:val="00D145AE"/>
     <w:rsid w:val="00D15B91"/>
     <w:rsid w:val="00D17B03"/>
     <w:rsid w:val="00D17D5D"/>
     <w:rsid w:val="00D17FA9"/>
     <w:rsid w:val="00D2148F"/>
     <w:rsid w:val="00D219B3"/>
     <w:rsid w:val="00D23355"/>
     <w:rsid w:val="00D24C31"/>
     <w:rsid w:val="00D25E33"/>
     <w:rsid w:val="00D260BA"/>
     <w:rsid w:val="00D268E9"/>
     <w:rsid w:val="00D27E93"/>
     <w:rsid w:val="00D30F00"/>
     <w:rsid w:val="00D32358"/>
     <w:rsid w:val="00D32698"/>
     <w:rsid w:val="00D326ED"/>
     <w:rsid w:val="00D32F57"/>
+    <w:rsid w:val="00D33958"/>
     <w:rsid w:val="00D34249"/>
     <w:rsid w:val="00D35B2D"/>
     <w:rsid w:val="00D35BEB"/>
     <w:rsid w:val="00D3628F"/>
     <w:rsid w:val="00D36C01"/>
     <w:rsid w:val="00D41F02"/>
     <w:rsid w:val="00D4216D"/>
     <w:rsid w:val="00D43396"/>
     <w:rsid w:val="00D44EEB"/>
     <w:rsid w:val="00D462DA"/>
     <w:rsid w:val="00D46B32"/>
     <w:rsid w:val="00D46BE5"/>
     <w:rsid w:val="00D47E5F"/>
     <w:rsid w:val="00D50519"/>
     <w:rsid w:val="00D52414"/>
     <w:rsid w:val="00D52EF5"/>
     <w:rsid w:val="00D5345F"/>
     <w:rsid w:val="00D538C0"/>
     <w:rsid w:val="00D54212"/>
     <w:rsid w:val="00D5461D"/>
     <w:rsid w:val="00D5482C"/>
     <w:rsid w:val="00D57946"/>
     <w:rsid w:val="00D60C4B"/>
     <w:rsid w:val="00D61248"/>
     <w:rsid w:val="00D62582"/>
     <w:rsid w:val="00D6327C"/>
     <w:rsid w:val="00D63D70"/>
     <w:rsid w:val="00D71CA3"/>
     <w:rsid w:val="00D73F96"/>
     <w:rsid w:val="00D77904"/>
     <w:rsid w:val="00D77F2D"/>
     <w:rsid w:val="00D77F90"/>
     <w:rsid w:val="00D81FAE"/>
     <w:rsid w:val="00D8231D"/>
-    <w:rsid w:val="00D83118"/>
     <w:rsid w:val="00D85A5D"/>
     <w:rsid w:val="00D91002"/>
     <w:rsid w:val="00D91CC0"/>
     <w:rsid w:val="00D93BD6"/>
     <w:rsid w:val="00D940D3"/>
     <w:rsid w:val="00D9499E"/>
     <w:rsid w:val="00D96D8D"/>
     <w:rsid w:val="00D979B4"/>
     <w:rsid w:val="00D97B44"/>
     <w:rsid w:val="00DA1041"/>
     <w:rsid w:val="00DA10C4"/>
     <w:rsid w:val="00DA18E8"/>
     <w:rsid w:val="00DA22B9"/>
     <w:rsid w:val="00DA29BC"/>
     <w:rsid w:val="00DA2EB7"/>
     <w:rsid w:val="00DA38E9"/>
     <w:rsid w:val="00DA41F6"/>
     <w:rsid w:val="00DA4FC3"/>
     <w:rsid w:val="00DA6619"/>
     <w:rsid w:val="00DA6DEB"/>
     <w:rsid w:val="00DA7EB5"/>
     <w:rsid w:val="00DB112A"/>
     <w:rsid w:val="00DB16BB"/>
     <w:rsid w:val="00DB44E3"/>
     <w:rsid w:val="00DB6B0E"/>
@@ -12945,78 +13099,80 @@
     <w:rsid w:val="00F14854"/>
     <w:rsid w:val="00F153B9"/>
     <w:rsid w:val="00F15782"/>
     <w:rsid w:val="00F15849"/>
     <w:rsid w:val="00F16C35"/>
     <w:rsid w:val="00F16F8E"/>
     <w:rsid w:val="00F17EA5"/>
     <w:rsid w:val="00F211DB"/>
     <w:rsid w:val="00F21D4F"/>
     <w:rsid w:val="00F23A1C"/>
     <w:rsid w:val="00F244BD"/>
     <w:rsid w:val="00F259B3"/>
     <w:rsid w:val="00F2608B"/>
     <w:rsid w:val="00F267C1"/>
     <w:rsid w:val="00F30424"/>
     <w:rsid w:val="00F30548"/>
     <w:rsid w:val="00F31268"/>
     <w:rsid w:val="00F33092"/>
     <w:rsid w:val="00F33244"/>
     <w:rsid w:val="00F36E2C"/>
     <w:rsid w:val="00F401DC"/>
     <w:rsid w:val="00F41FCF"/>
     <w:rsid w:val="00F44005"/>
     <w:rsid w:val="00F45810"/>
     <w:rsid w:val="00F45C84"/>
+    <w:rsid w:val="00F4667D"/>
     <w:rsid w:val="00F47F7B"/>
     <w:rsid w:val="00F5018E"/>
     <w:rsid w:val="00F50FAE"/>
     <w:rsid w:val="00F53AD2"/>
     <w:rsid w:val="00F54367"/>
     <w:rsid w:val="00F54493"/>
     <w:rsid w:val="00F545B8"/>
     <w:rsid w:val="00F5560A"/>
     <w:rsid w:val="00F5645B"/>
     <w:rsid w:val="00F577C3"/>
     <w:rsid w:val="00F604BC"/>
     <w:rsid w:val="00F60619"/>
     <w:rsid w:val="00F61595"/>
     <w:rsid w:val="00F628C9"/>
     <w:rsid w:val="00F62A78"/>
     <w:rsid w:val="00F64FE8"/>
     <w:rsid w:val="00F66419"/>
     <w:rsid w:val="00F666EE"/>
     <w:rsid w:val="00F70863"/>
     <w:rsid w:val="00F713AF"/>
     <w:rsid w:val="00F729FA"/>
     <w:rsid w:val="00F73429"/>
     <w:rsid w:val="00F74720"/>
     <w:rsid w:val="00F7499D"/>
     <w:rsid w:val="00F75EB5"/>
     <w:rsid w:val="00F76013"/>
     <w:rsid w:val="00F7674D"/>
     <w:rsid w:val="00F7687B"/>
+    <w:rsid w:val="00F809E4"/>
     <w:rsid w:val="00F8104A"/>
     <w:rsid w:val="00F821B2"/>
     <w:rsid w:val="00F83421"/>
     <w:rsid w:val="00F83E79"/>
     <w:rsid w:val="00F86A06"/>
     <w:rsid w:val="00F86F68"/>
     <w:rsid w:val="00F91719"/>
     <w:rsid w:val="00F920AF"/>
     <w:rsid w:val="00F92BEE"/>
     <w:rsid w:val="00F93928"/>
     <w:rsid w:val="00F94155"/>
     <w:rsid w:val="00F943A7"/>
     <w:rsid w:val="00F9525C"/>
     <w:rsid w:val="00F964B3"/>
     <w:rsid w:val="00F966A5"/>
     <w:rsid w:val="00F97258"/>
     <w:rsid w:val="00FA0BC5"/>
     <w:rsid w:val="00FA1824"/>
     <w:rsid w:val="00FA1841"/>
     <w:rsid w:val="00FA3E6C"/>
     <w:rsid w:val="00FA4670"/>
     <w:rsid w:val="00FA4737"/>
     <w:rsid w:val="00FA5EB2"/>
     <w:rsid w:val="00FA6840"/>
     <w:rsid w:val="00FA7A7D"/>
@@ -13393,50 +13549,51 @@
     <w:rsid w:val="1A7B9C0F"/>
     <w:rsid w:val="1A9236FE"/>
     <w:rsid w:val="1ACA86AA"/>
     <w:rsid w:val="1AF1C410"/>
     <w:rsid w:val="1AF5EAE2"/>
     <w:rsid w:val="1B03D5E5"/>
     <w:rsid w:val="1B294A4E"/>
     <w:rsid w:val="1B36F429"/>
     <w:rsid w:val="1B577357"/>
     <w:rsid w:val="1B589F3C"/>
     <w:rsid w:val="1B662C9F"/>
     <w:rsid w:val="1B69F77E"/>
     <w:rsid w:val="1B6C5BBE"/>
     <w:rsid w:val="1B71CAFE"/>
     <w:rsid w:val="1B814C1A"/>
     <w:rsid w:val="1BA0A82F"/>
     <w:rsid w:val="1BA66F05"/>
     <w:rsid w:val="1BB47B3E"/>
     <w:rsid w:val="1BBED705"/>
     <w:rsid w:val="1BC2D19B"/>
     <w:rsid w:val="1BC4266F"/>
     <w:rsid w:val="1BD0C1E9"/>
     <w:rsid w:val="1BD97B52"/>
     <w:rsid w:val="1BFC18DC"/>
     <w:rsid w:val="1C064F77"/>
+    <w:rsid w:val="1C17E01B"/>
     <w:rsid w:val="1C283434"/>
     <w:rsid w:val="1C28F0BE"/>
     <w:rsid w:val="1C2E32BC"/>
     <w:rsid w:val="1C428F85"/>
     <w:rsid w:val="1C5AD4BF"/>
     <w:rsid w:val="1C5E29D2"/>
     <w:rsid w:val="1C71B1D3"/>
     <w:rsid w:val="1C7333A5"/>
     <w:rsid w:val="1C9D4BC9"/>
     <w:rsid w:val="1CA2AA1A"/>
     <w:rsid w:val="1CAC5EBA"/>
     <w:rsid w:val="1CB199B4"/>
     <w:rsid w:val="1CB2720A"/>
     <w:rsid w:val="1CCEC7DE"/>
     <w:rsid w:val="1CF405C5"/>
     <w:rsid w:val="1D1E0822"/>
     <w:rsid w:val="1D235233"/>
     <w:rsid w:val="1D25DA98"/>
     <w:rsid w:val="1D28D3FE"/>
     <w:rsid w:val="1D465076"/>
     <w:rsid w:val="1D5E9670"/>
     <w:rsid w:val="1D643C79"/>
     <w:rsid w:val="1D783169"/>
     <w:rsid w:val="1D7B6994"/>
     <w:rsid w:val="1D87DCDA"/>
@@ -13532,50 +13689,51 @@
     <w:rsid w:val="236562C0"/>
     <w:rsid w:val="236F6611"/>
     <w:rsid w:val="2390439D"/>
     <w:rsid w:val="2392F83D"/>
     <w:rsid w:val="23AD12F7"/>
     <w:rsid w:val="23BE491A"/>
     <w:rsid w:val="23C88F71"/>
     <w:rsid w:val="2402B925"/>
     <w:rsid w:val="24137812"/>
     <w:rsid w:val="2416B6D0"/>
     <w:rsid w:val="241CE31A"/>
     <w:rsid w:val="2447F6B1"/>
     <w:rsid w:val="244C40CC"/>
     <w:rsid w:val="244EAE41"/>
     <w:rsid w:val="245CC1A0"/>
     <w:rsid w:val="246019C9"/>
     <w:rsid w:val="246A67A8"/>
     <w:rsid w:val="2470451B"/>
     <w:rsid w:val="2471E392"/>
     <w:rsid w:val="247A8D10"/>
     <w:rsid w:val="248134F0"/>
     <w:rsid w:val="24AD1A17"/>
     <w:rsid w:val="24CC806A"/>
     <w:rsid w:val="24D599C1"/>
     <w:rsid w:val="24E437CC"/>
+    <w:rsid w:val="24F7801C"/>
     <w:rsid w:val="251D041F"/>
     <w:rsid w:val="2531ABB4"/>
     <w:rsid w:val="253944E6"/>
     <w:rsid w:val="25407911"/>
     <w:rsid w:val="25423A1D"/>
     <w:rsid w:val="2578DE2E"/>
     <w:rsid w:val="257927D2"/>
     <w:rsid w:val="258599BA"/>
     <w:rsid w:val="25A5229D"/>
     <w:rsid w:val="25AE03E7"/>
     <w:rsid w:val="25B36C5F"/>
     <w:rsid w:val="25C2F5DD"/>
     <w:rsid w:val="25C48B99"/>
     <w:rsid w:val="25CFC20C"/>
     <w:rsid w:val="26017BF2"/>
     <w:rsid w:val="2602038D"/>
     <w:rsid w:val="2607FB2E"/>
     <w:rsid w:val="263C3307"/>
     <w:rsid w:val="26481797"/>
     <w:rsid w:val="2658E59D"/>
     <w:rsid w:val="2659F1E0"/>
     <w:rsid w:val="26669A50"/>
     <w:rsid w:val="267FE462"/>
     <w:rsid w:val="2681768E"/>
     <w:rsid w:val="26BE8F82"/>
@@ -13773,63 +13931,65 @@
     <w:rsid w:val="343AE24A"/>
     <w:rsid w:val="34516FCD"/>
     <w:rsid w:val="34582390"/>
     <w:rsid w:val="3487C056"/>
     <w:rsid w:val="349F256D"/>
     <w:rsid w:val="34AF34C1"/>
     <w:rsid w:val="34BBDCFC"/>
     <w:rsid w:val="34C78E4E"/>
     <w:rsid w:val="34D13DE5"/>
     <w:rsid w:val="34D42CCD"/>
     <w:rsid w:val="34DD743B"/>
     <w:rsid w:val="34F16FAC"/>
     <w:rsid w:val="34F3C2B9"/>
     <w:rsid w:val="351C25A5"/>
     <w:rsid w:val="3531F71A"/>
     <w:rsid w:val="3539860F"/>
     <w:rsid w:val="355F3995"/>
     <w:rsid w:val="356DA877"/>
     <w:rsid w:val="359152AA"/>
     <w:rsid w:val="35AB109A"/>
     <w:rsid w:val="35BE4895"/>
     <w:rsid w:val="35C883EC"/>
     <w:rsid w:val="35CADF30"/>
     <w:rsid w:val="35D635D1"/>
     <w:rsid w:val="35D65B3B"/>
+    <w:rsid w:val="35ECFC6A"/>
     <w:rsid w:val="35EE00EA"/>
     <w:rsid w:val="35F21517"/>
     <w:rsid w:val="360C2310"/>
     <w:rsid w:val="360D9FB3"/>
     <w:rsid w:val="3634E736"/>
     <w:rsid w:val="363947FF"/>
     <w:rsid w:val="36846F21"/>
     <w:rsid w:val="36909AF9"/>
     <w:rsid w:val="36A855FB"/>
     <w:rsid w:val="36C1782F"/>
     <w:rsid w:val="371817C6"/>
     <w:rsid w:val="37225191"/>
     <w:rsid w:val="3757817B"/>
+    <w:rsid w:val="3758DC4E"/>
     <w:rsid w:val="375942FA"/>
     <w:rsid w:val="378B5673"/>
     <w:rsid w:val="37A532E5"/>
     <w:rsid w:val="37A77D50"/>
     <w:rsid w:val="37AD06F6"/>
     <w:rsid w:val="37AEF9F6"/>
     <w:rsid w:val="37BA673B"/>
     <w:rsid w:val="37E8A198"/>
     <w:rsid w:val="37E99668"/>
     <w:rsid w:val="382A291E"/>
     <w:rsid w:val="382DD4DA"/>
     <w:rsid w:val="38318A41"/>
     <w:rsid w:val="3838DDBC"/>
     <w:rsid w:val="384A46D8"/>
     <w:rsid w:val="388C8A75"/>
     <w:rsid w:val="3895DA22"/>
     <w:rsid w:val="389F9138"/>
     <w:rsid w:val="38A0825F"/>
     <w:rsid w:val="38C0DFE9"/>
     <w:rsid w:val="38C929C9"/>
     <w:rsid w:val="38CD84A6"/>
     <w:rsid w:val="39077E1A"/>
     <w:rsid w:val="3909B4AB"/>
     <w:rsid w:val="3919B09E"/>
     <w:rsid w:val="3928F16C"/>
@@ -13938,50 +14098,51 @@
     <w:rsid w:val="3F79828A"/>
     <w:rsid w:val="3F84CC74"/>
     <w:rsid w:val="3F8FCA27"/>
     <w:rsid w:val="3F916163"/>
     <w:rsid w:val="3F9236E2"/>
     <w:rsid w:val="3FB711F4"/>
     <w:rsid w:val="3FBBE532"/>
     <w:rsid w:val="3FC476EB"/>
     <w:rsid w:val="3FF7F783"/>
     <w:rsid w:val="40155C10"/>
     <w:rsid w:val="401A4884"/>
     <w:rsid w:val="4025CD36"/>
     <w:rsid w:val="4027D388"/>
     <w:rsid w:val="403AD69B"/>
     <w:rsid w:val="40423C8D"/>
     <w:rsid w:val="404B6820"/>
     <w:rsid w:val="408617A6"/>
     <w:rsid w:val="40988FD2"/>
     <w:rsid w:val="409E68BF"/>
     <w:rsid w:val="40A4A6FD"/>
     <w:rsid w:val="40F20191"/>
     <w:rsid w:val="41372FEA"/>
     <w:rsid w:val="41398C2F"/>
     <w:rsid w:val="4152BC72"/>
     <w:rsid w:val="416C4E53"/>
+    <w:rsid w:val="41966C9E"/>
     <w:rsid w:val="41967093"/>
     <w:rsid w:val="419EE64A"/>
     <w:rsid w:val="41FF10FC"/>
     <w:rsid w:val="421A4559"/>
     <w:rsid w:val="421F4248"/>
     <w:rsid w:val="42218BE4"/>
     <w:rsid w:val="422EBC78"/>
     <w:rsid w:val="42361E13"/>
     <w:rsid w:val="42624522"/>
     <w:rsid w:val="4264212E"/>
     <w:rsid w:val="42751EC3"/>
     <w:rsid w:val="4276905E"/>
     <w:rsid w:val="4280BD2E"/>
     <w:rsid w:val="42815A38"/>
     <w:rsid w:val="42847A02"/>
     <w:rsid w:val="42D7861D"/>
     <w:rsid w:val="42DA6F92"/>
     <w:rsid w:val="42E57016"/>
     <w:rsid w:val="433BECE4"/>
     <w:rsid w:val="43490532"/>
     <w:rsid w:val="436F72EE"/>
     <w:rsid w:val="437E769C"/>
     <w:rsid w:val="437FF12B"/>
     <w:rsid w:val="439B8203"/>
     <w:rsid w:val="43AEDA42"/>
@@ -13989,50 +14150,51 @@
     <w:rsid w:val="43BFC39B"/>
     <w:rsid w:val="43C8A9E8"/>
     <w:rsid w:val="43CAE1F7"/>
     <w:rsid w:val="43EA4947"/>
     <w:rsid w:val="43EA6AAB"/>
     <w:rsid w:val="43EB7FE0"/>
     <w:rsid w:val="43FC87BA"/>
     <w:rsid w:val="4417FC7B"/>
     <w:rsid w:val="441CAE31"/>
     <w:rsid w:val="44499C7E"/>
     <w:rsid w:val="446044B3"/>
     <w:rsid w:val="4468C5E6"/>
     <w:rsid w:val="446E039D"/>
     <w:rsid w:val="4478280B"/>
     <w:rsid w:val="4492B4BB"/>
     <w:rsid w:val="44A2B0F5"/>
     <w:rsid w:val="44C17F8A"/>
     <w:rsid w:val="44DBE546"/>
     <w:rsid w:val="44E163FA"/>
     <w:rsid w:val="44F02948"/>
     <w:rsid w:val="44F1AA9E"/>
     <w:rsid w:val="451A7373"/>
     <w:rsid w:val="4533E5AE"/>
     <w:rsid w:val="4540AB4C"/>
     <w:rsid w:val="457438C0"/>
+    <w:rsid w:val="45C47D72"/>
     <w:rsid w:val="45E1835B"/>
     <w:rsid w:val="45E5D04A"/>
     <w:rsid w:val="45F30852"/>
     <w:rsid w:val="45F641AC"/>
     <w:rsid w:val="460035EC"/>
     <w:rsid w:val="46532C4E"/>
     <w:rsid w:val="4688D3C4"/>
     <w:rsid w:val="46AA75E7"/>
     <w:rsid w:val="46B08206"/>
     <w:rsid w:val="46ED7147"/>
     <w:rsid w:val="46F46A1B"/>
     <w:rsid w:val="470CDBFB"/>
     <w:rsid w:val="471C1253"/>
     <w:rsid w:val="4724E566"/>
     <w:rsid w:val="472798B0"/>
     <w:rsid w:val="472F87EB"/>
     <w:rsid w:val="473BFE12"/>
     <w:rsid w:val="47407494"/>
     <w:rsid w:val="474763AE"/>
     <w:rsid w:val="4761587C"/>
     <w:rsid w:val="4777428E"/>
     <w:rsid w:val="47AC9C06"/>
     <w:rsid w:val="47AEF098"/>
     <w:rsid w:val="47BF0E5E"/>
     <w:rsid w:val="47CA3EDB"/>
@@ -14159,50 +14321,51 @@
     <w:rsid w:val="51B92FD6"/>
     <w:rsid w:val="51C35F4C"/>
     <w:rsid w:val="51F6E52C"/>
     <w:rsid w:val="5224AC19"/>
     <w:rsid w:val="522F233B"/>
     <w:rsid w:val="52451A6C"/>
     <w:rsid w:val="5246A6D0"/>
     <w:rsid w:val="5258D8FD"/>
     <w:rsid w:val="525C8FDF"/>
     <w:rsid w:val="527C4507"/>
     <w:rsid w:val="528F51E7"/>
     <w:rsid w:val="529011CC"/>
     <w:rsid w:val="52D34119"/>
     <w:rsid w:val="52D3F12B"/>
     <w:rsid w:val="52D84C34"/>
     <w:rsid w:val="52DDCC7D"/>
     <w:rsid w:val="52E6A3BC"/>
     <w:rsid w:val="52F23D74"/>
     <w:rsid w:val="5301A0FE"/>
     <w:rsid w:val="532FAF22"/>
     <w:rsid w:val="53343A6F"/>
     <w:rsid w:val="534EA0BE"/>
     <w:rsid w:val="535AB4E7"/>
     <w:rsid w:val="5362D116"/>
     <w:rsid w:val="53657429"/>
+    <w:rsid w:val="53735AA2"/>
     <w:rsid w:val="53843BE0"/>
     <w:rsid w:val="538647F4"/>
     <w:rsid w:val="5397AADC"/>
     <w:rsid w:val="53C47C34"/>
     <w:rsid w:val="53DE2C80"/>
     <w:rsid w:val="53DF92B3"/>
     <w:rsid w:val="53E191EC"/>
     <w:rsid w:val="53FD4F72"/>
     <w:rsid w:val="53FF6073"/>
     <w:rsid w:val="54143FAE"/>
     <w:rsid w:val="5434ACC0"/>
     <w:rsid w:val="543F0E96"/>
     <w:rsid w:val="545928F1"/>
     <w:rsid w:val="545F3DC9"/>
     <w:rsid w:val="54789612"/>
     <w:rsid w:val="547A3124"/>
     <w:rsid w:val="548596C4"/>
     <w:rsid w:val="54EA3FBE"/>
     <w:rsid w:val="54FA004E"/>
     <w:rsid w:val="54FCAAF0"/>
     <w:rsid w:val="55346F18"/>
     <w:rsid w:val="554D85FC"/>
     <w:rsid w:val="5555C7DE"/>
     <w:rsid w:val="556A70DB"/>
     <w:rsid w:val="55806322"/>
@@ -14429,61 +14592,63 @@
     <w:rsid w:val="64A3AC02"/>
     <w:rsid w:val="64AACA26"/>
     <w:rsid w:val="64BD0142"/>
     <w:rsid w:val="64BE9CAB"/>
     <w:rsid w:val="64C89408"/>
     <w:rsid w:val="64DAF7E1"/>
     <w:rsid w:val="64F1F0AF"/>
     <w:rsid w:val="64F3AD2F"/>
     <w:rsid w:val="64FB5275"/>
     <w:rsid w:val="64FF8D39"/>
     <w:rsid w:val="65065005"/>
     <w:rsid w:val="650826FA"/>
     <w:rsid w:val="6509DCA8"/>
     <w:rsid w:val="651B7944"/>
     <w:rsid w:val="653C6DA2"/>
     <w:rsid w:val="6542F099"/>
     <w:rsid w:val="6543B58F"/>
     <w:rsid w:val="6544611C"/>
     <w:rsid w:val="655403F9"/>
     <w:rsid w:val="6554A44D"/>
     <w:rsid w:val="6558C42D"/>
     <w:rsid w:val="656C5A2A"/>
     <w:rsid w:val="656F56B0"/>
     <w:rsid w:val="6578CAFD"/>
     <w:rsid w:val="658ADE8B"/>
+    <w:rsid w:val="65A01C14"/>
     <w:rsid w:val="65A7DBF7"/>
     <w:rsid w:val="65CD8682"/>
     <w:rsid w:val="65D8A399"/>
     <w:rsid w:val="65EB9BD9"/>
     <w:rsid w:val="65F93AB4"/>
     <w:rsid w:val="66046B1F"/>
     <w:rsid w:val="6604F652"/>
     <w:rsid w:val="661475A5"/>
     <w:rsid w:val="664CFDCF"/>
     <w:rsid w:val="6660D7C0"/>
     <w:rsid w:val="6696E2D7"/>
+    <w:rsid w:val="66970723"/>
     <w:rsid w:val="66989821"/>
     <w:rsid w:val="66A2A883"/>
     <w:rsid w:val="66CEA8D5"/>
     <w:rsid w:val="66D0C2EA"/>
     <w:rsid w:val="66ED7A84"/>
     <w:rsid w:val="66EEDF1C"/>
     <w:rsid w:val="67341D1B"/>
     <w:rsid w:val="6744226B"/>
     <w:rsid w:val="674A37AC"/>
     <w:rsid w:val="674DB7D2"/>
     <w:rsid w:val="676EBF6F"/>
     <w:rsid w:val="677ADB06"/>
     <w:rsid w:val="678A4346"/>
     <w:rsid w:val="67C73B0A"/>
     <w:rsid w:val="67CCE5A7"/>
     <w:rsid w:val="67CE525C"/>
     <w:rsid w:val="6836A077"/>
     <w:rsid w:val="6837E0E0"/>
     <w:rsid w:val="68412607"/>
     <w:rsid w:val="6847DA93"/>
     <w:rsid w:val="684BDFB1"/>
     <w:rsid w:val="68525AE5"/>
     <w:rsid w:val="687574FB"/>
     <w:rsid w:val="6893EF17"/>
     <w:rsid w:val="68AE1124"/>
@@ -14533,85 +14698,87 @@
     <w:rsid w:val="6C076664"/>
     <w:rsid w:val="6C1C2D51"/>
     <w:rsid w:val="6C3EFD8A"/>
     <w:rsid w:val="6C4BB9CD"/>
     <w:rsid w:val="6C582DE9"/>
     <w:rsid w:val="6C710538"/>
     <w:rsid w:val="6C7931E0"/>
     <w:rsid w:val="6C93590C"/>
     <w:rsid w:val="6CC41D8D"/>
     <w:rsid w:val="6CC6615A"/>
     <w:rsid w:val="6CD7F856"/>
     <w:rsid w:val="6CE49D45"/>
     <w:rsid w:val="6CEA6E7B"/>
     <w:rsid w:val="6D0CF1CA"/>
     <w:rsid w:val="6D0D773F"/>
     <w:rsid w:val="6D10F252"/>
     <w:rsid w:val="6D1C55EA"/>
     <w:rsid w:val="6D2C7C97"/>
     <w:rsid w:val="6D2F5260"/>
     <w:rsid w:val="6D42B85F"/>
     <w:rsid w:val="6D53FDCF"/>
     <w:rsid w:val="6D58A163"/>
     <w:rsid w:val="6D63DAF3"/>
     <w:rsid w:val="6D8B4BD2"/>
     <w:rsid w:val="6D92F892"/>
+    <w:rsid w:val="6DBC9F2D"/>
     <w:rsid w:val="6DBFB8C7"/>
     <w:rsid w:val="6DC642C7"/>
     <w:rsid w:val="6DCADBEA"/>
     <w:rsid w:val="6E07E131"/>
     <w:rsid w:val="6E11380F"/>
     <w:rsid w:val="6E141E0F"/>
     <w:rsid w:val="6E36D25F"/>
     <w:rsid w:val="6E3C3F68"/>
     <w:rsid w:val="6E4291C3"/>
     <w:rsid w:val="6E4E48FE"/>
     <w:rsid w:val="6E745E61"/>
     <w:rsid w:val="6E84BB0A"/>
     <w:rsid w:val="6E8D39B0"/>
     <w:rsid w:val="6E956E70"/>
     <w:rsid w:val="6EA141DE"/>
     <w:rsid w:val="6EA4BF71"/>
     <w:rsid w:val="6EAD7469"/>
     <w:rsid w:val="6EEC1E5D"/>
     <w:rsid w:val="6F0EDB2C"/>
     <w:rsid w:val="6F19AD8B"/>
     <w:rsid w:val="6F37BFBA"/>
     <w:rsid w:val="6F4AC051"/>
     <w:rsid w:val="6F4E53F7"/>
     <w:rsid w:val="6F55BCEE"/>
     <w:rsid w:val="6F56BF14"/>
     <w:rsid w:val="6F6BB687"/>
     <w:rsid w:val="6F9C8D5A"/>
     <w:rsid w:val="6FA48A0F"/>
     <w:rsid w:val="6FAC7107"/>
     <w:rsid w:val="6FC25429"/>
     <w:rsid w:val="6FCD5E7D"/>
     <w:rsid w:val="6FD09E6B"/>
     <w:rsid w:val="6FE10719"/>
     <w:rsid w:val="6FE154D0"/>
     <w:rsid w:val="6FF01D39"/>
+    <w:rsid w:val="6FF4B1C3"/>
     <w:rsid w:val="6FF83172"/>
     <w:rsid w:val="6FFBBEC9"/>
     <w:rsid w:val="6FFE71BA"/>
     <w:rsid w:val="700E18C8"/>
     <w:rsid w:val="70167C35"/>
     <w:rsid w:val="70178C3F"/>
     <w:rsid w:val="7018A8F3"/>
     <w:rsid w:val="7025AB84"/>
     <w:rsid w:val="70344CC0"/>
     <w:rsid w:val="704EEC54"/>
     <w:rsid w:val="7054B22F"/>
     <w:rsid w:val="70802A7B"/>
     <w:rsid w:val="7086667E"/>
     <w:rsid w:val="7086C47B"/>
     <w:rsid w:val="709B75E6"/>
     <w:rsid w:val="70B46EC8"/>
     <w:rsid w:val="70D2F46A"/>
     <w:rsid w:val="70D34E0E"/>
     <w:rsid w:val="70D67159"/>
     <w:rsid w:val="70E0645B"/>
     <w:rsid w:val="70ED0649"/>
     <w:rsid w:val="7108368E"/>
     <w:rsid w:val="710F5B57"/>
     <w:rsid w:val="71171BEE"/>
     <w:rsid w:val="713DD2FC"/>
@@ -14710,50 +14877,51 @@
     <w:rsid w:val="7713351C"/>
     <w:rsid w:val="77269F09"/>
     <w:rsid w:val="774657F2"/>
     <w:rsid w:val="774F2A6F"/>
     <w:rsid w:val="775E2C5A"/>
     <w:rsid w:val="77789BCE"/>
     <w:rsid w:val="777E0E86"/>
     <w:rsid w:val="77B3E4FA"/>
     <w:rsid w:val="77B8A4F5"/>
     <w:rsid w:val="77EA590F"/>
     <w:rsid w:val="77EE8258"/>
     <w:rsid w:val="7801FC81"/>
     <w:rsid w:val="780F7B70"/>
     <w:rsid w:val="783C995E"/>
     <w:rsid w:val="7896D642"/>
     <w:rsid w:val="78C67F25"/>
     <w:rsid w:val="78DD573B"/>
     <w:rsid w:val="791AA887"/>
     <w:rsid w:val="795847E6"/>
     <w:rsid w:val="796FDF2E"/>
     <w:rsid w:val="7997B9D0"/>
     <w:rsid w:val="799D1756"/>
     <w:rsid w:val="79ACDC22"/>
     <w:rsid w:val="79EA1BF2"/>
     <w:rsid w:val="79F59CE4"/>
+    <w:rsid w:val="79F73024"/>
     <w:rsid w:val="79F88CAE"/>
     <w:rsid w:val="79FA2D15"/>
     <w:rsid w:val="7A05DDDB"/>
     <w:rsid w:val="7A291EB2"/>
     <w:rsid w:val="7A3899A6"/>
     <w:rsid w:val="7A964F29"/>
     <w:rsid w:val="7AAC58A1"/>
     <w:rsid w:val="7AAEBD47"/>
     <w:rsid w:val="7AC74DCA"/>
     <w:rsid w:val="7ACA9A22"/>
     <w:rsid w:val="7AE167A8"/>
     <w:rsid w:val="7AF23FCB"/>
     <w:rsid w:val="7B0453D4"/>
     <w:rsid w:val="7B0EFD8E"/>
     <w:rsid w:val="7B1AB639"/>
     <w:rsid w:val="7B257EA3"/>
     <w:rsid w:val="7B3F8630"/>
     <w:rsid w:val="7B437C5B"/>
     <w:rsid w:val="7B55B6CA"/>
     <w:rsid w:val="7B5A51DB"/>
     <w:rsid w:val="7B862228"/>
     <w:rsid w:val="7B8D4BAB"/>
     <w:rsid w:val="7B9BF7B8"/>
     <w:rsid w:val="7BB5BC85"/>
     <w:rsid w:val="7BB68480"/>
@@ -16674,52 +16842,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D0118E830AEDD428D4BE0AAFD13557A" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cabd420c01438daf32f69dd7af7a0beb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6adcef3d-66e4-4441-b622-2181f76b34ed" xmlns:ns3="ec04e77d-702b-4270-bfd8-12ec561e14fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="106eee3922b7b05a18e3573fb6221d24" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6adcef3d-66e4-4441-b622-2181f76b34ed">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec04e77d-702b-4270-bfd8-12ec561e14fa" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101003D0118E830AEDD428D4BE0AAFD13557A" ma:contentTypeVersion="20" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="b5c966f6238b521d3f554ca9cbee73db">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6adcef3d-66e4-4441-b622-2181f76b34ed" xmlns:ns3="ec04e77d-702b-4270-bfd8-12ec561e14fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="035af90ebcffc59a8df92b2558306ec0" ns2:_="" ns3:_="">
     <xsd:import namespace="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
     <xsd:import namespace="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -16729,147 +16921,147 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6adcef3d-66e4-4441-b622-2181f76b34ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0249d25f-f95e-4c4d-a144-e59fc8911dd1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0249d25f-f95e-4c4d-a144-e59fc8911dd1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec04e77d-702b-4270-bfd8-12ec561e14fa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{18f0af80-302c-4627-8e9b-56d2acbfcfdb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ec04e77d-702b-4270-bfd8-12ec561e14fa">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16914,362 +17106,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C169AD-501A-48A4-96F9-1F04B105DEEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF104D1-D168-4F7B-9728-271740DFA7CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
+    <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0F68F4C-2D6C-411A-9EC0-DB480F6E5B51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F97B792-8F7E-4116-9092-BA3185784FE8}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E77A13E-E7CF-4019-8BB5-8F7C71A22FD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6adcef3d-66e4-4441-b622-2181f76b34ed"/>
     <ds:schemaRef ds:uri="ec04e77d-702b-4270-bfd8-12ec561e14fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{63587698-06f1-46fc-a8b0-b62f509f6f35}" enabled="0" method="" siteId="{63587698-06f1-46fc-a8b0-b62f509f6f35}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3122</Words>
-  <Characters>17798</Characters>
+  <Words>3137</Words>
+  <Characters>17881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
+  <Lines>149</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20879</CharactersWithSpaces>
+  <CharactersWithSpaces>20977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...218 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Astra Beķere</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D0118E830AEDD428D4BE0AAFD13557A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">